--- v1 (2026-03-23)
+++ v2 (2026-09-23)
@@ -2,145 +2,163 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nordicnurseries.sharepoint.com/sites/NordicNurseriesLTD/Shared Documents/File Structure/! Staff Folder Directory/Jack/website/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nordicnurseries.sharepoint.com/sites/NordicNurseriesLTD/Shared Documents/File Structure/! Staff Folder Directory/Jack/Website/Availablilties/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="46" documentId="8_{830D8C67-94FF-428A-8AD6-B34162189FF1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{696C36CB-8A5C-4382-8AB4-E097C137330B}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{603457C6-16B5-427B-8148-E51F30B6D0FC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="5970" yWindow="4590" windowWidth="28800" windowHeight="15435" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-35775" yWindow="4860" windowWidth="28800" windowHeight="15435" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Availability" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <si>
     <t>Please fill out all required fields below:</t>
   </si>
   <si>
     <t>Customer Name:</t>
   </si>
   <si>
     <t>Ship Week:</t>
   </si>
   <si>
     <t>Broker:</t>
   </si>
   <si>
     <t xml:space="preserve">Shipping Instructions: </t>
   </si>
   <si>
     <t>Email to: orders@nordicplants.com</t>
   </si>
   <si>
     <t>2.5inch Proven Winners® Super Stuffer™ Pot-No Barcode-(800/ box)</t>
   </si>
   <si>
+    <t>2.5inch Proven Winners® Super Stuffer™ Pot-With Barcode-(800/ box)</t>
+  </si>
+  <si>
     <t>3.5inch Square Proven Winners® Injection pots (832/box)</t>
   </si>
   <si>
+    <t>4.25inch Proven Winners® Grande™ Co-Ex Pot (13,464/bulk pallet)</t>
+  </si>
+  <si>
     <t>4.25inch Proven Winners® Grande™ Co-Ex Pots (840/box)</t>
   </si>
   <si>
     <t>4.5inch Pots Proven Winners® Classic™ Co-Ex Pot (1000/box)</t>
   </si>
   <si>
+    <t>6.5inch Proven Winners® Co-Ex Pot (300/box)</t>
+  </si>
+  <si>
+    <t>Gallon Proven Winners® Royale™ Co-Ex Pot (270/box)</t>
+  </si>
+  <si>
+    <t>Quart Proven Winners® Co-Ex Pot (700/box)</t>
+  </si>
+  <si>
+    <t>2.5inch Proven Winners® Super Stuffer™ - 32 count tray-white (50/box)</t>
+  </si>
+  <si>
     <t>3.5inch Proven Winners® Square - 18 count tray - White (50/box)</t>
   </si>
   <si>
     <t>4.25inch Proven Winners® Grande™ - 10 count tray (100/box)</t>
   </si>
   <si>
     <t>4.5inch Proven Winners® Classic™ - 10 count tray -white (100/box)</t>
   </si>
   <si>
     <t>Quart Proven Winners® - 8 count tray -white (100/box)</t>
   </si>
   <si>
     <t>Product ID</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Order</t>
   </si>
   <si>
     <t>30 Second Planter (60/box)</t>
   </si>
   <si>
     <t>Gallon Royale™ - 3 count tray-white (100/box)</t>
+  </si>
+  <si>
+    <t>All sizes will be available in November</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-409]mmmm\ d\,\ yyyy;@"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
@@ -172,51 +190,51 @@
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
@@ -275,105 +293,123 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
@@ -662,367 +698,453 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G22"/>
+  <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5:D5"/>
+      <selection activeCell="C11" sqref="C11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5" style="4" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" customWidth="1"/>
     <col min="3" max="3" width="54.42578125" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" customWidth="1"/>
     <col min="5" max="5" width="5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="5"/>
       <c r="B1" s="5"/>
       <c r="C1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
     </row>
     <row r="2" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
       <c r="C3" s="7"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
     </row>
     <row r="4" spans="1:7" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="20" t="s">
+      <c r="A4" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="21"/>
-[...1 lines deleted...]
-      <c r="D4" s="22"/>
+      <c r="B4" s="22"/>
+      <c r="C4" s="22"/>
+      <c r="D4" s="23"/>
       <c r="E4" s="8"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A5" s="28"/>
-[...2 lines deleted...]
-      <c r="D5" s="30"/>
+      <c r="A5" s="29"/>
+      <c r="B5" s="30"/>
+      <c r="C5" s="30"/>
+      <c r="D5" s="31"/>
       <c r="E5" s="8"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A6" s="20" t="s">
+      <c r="A6" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="22"/>
-      <c r="C6" s="26" t="s">
+      <c r="B6" s="23"/>
+      <c r="C6" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="D6" s="27"/>
+      <c r="D6" s="28"/>
       <c r="E6" s="9"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A7" s="31"/>
-[...2 lines deleted...]
-      <c r="D7" s="25"/>
+      <c r="A7" s="32"/>
+      <c r="B7" s="33"/>
+      <c r="C7" s="24"/>
+      <c r="D7" s="26"/>
       <c r="E7" s="9"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
     </row>
     <row r="8" spans="1:7" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="20" t="s">
+      <c r="A8" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="21"/>
-[...1 lines deleted...]
-      <c r="D8" s="22"/>
+      <c r="B8" s="22"/>
+      <c r="C8" s="22"/>
+      <c r="D8" s="23"/>
       <c r="E8" s="10"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
     </row>
     <row r="9" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="23"/>
-[...2 lines deleted...]
-      <c r="D9" s="25"/>
+      <c r="A9" s="24"/>
+      <c r="B9" s="25"/>
+      <c r="C9" s="25"/>
+      <c r="D9" s="26"/>
       <c r="E9" s="10"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
     </row>
-    <row r="10" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:7" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="11"/>
       <c r="B10" s="11"/>
       <c r="C10" s="11"/>
-      <c r="D10" s="10"/>
+      <c r="D10" s="11"/>
       <c r="E10" s="10"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="E12" s="5"/>
+    <row r="11" spans="1:7" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="11"/>
+      <c r="B11" s="11"/>
+      <c r="C11" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="D11" s="10"/>
+      <c r="E11" s="10"/>
+      <c r="F11" s="2"/>
+      <c r="G11" s="2"/>
+    </row>
+    <row r="12" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="11"/>
+      <c r="B12" s="11"/>
+      <c r="C12" s="11"/>
+      <c r="D12" s="10"/>
+      <c r="E12" s="10"/>
+      <c r="F12" s="2"/>
+      <c r="G12" s="2"/>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A13" s="13"/>
-[...6 lines deleted...]
-      <c r="D13" s="18"/>
+      <c r="A13" s="12"/>
+      <c r="B13" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="14" t="s">
+        <v>22</v>
+      </c>
       <c r="E13" s="5"/>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="13"/>
       <c r="B14" s="19">
-        <v>3016</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>2045</v>
+      </c>
+      <c r="C14" s="16" t="s">
+        <v>6</v>
       </c>
       <c r="D14" s="18"/>
       <c r="E14" s="5"/>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" s="13"/>
       <c r="B15" s="19">
-        <v>1509</v>
+        <v>1865</v>
       </c>
       <c r="C15" s="16" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D15" s="18"/>
       <c r="E15" s="5"/>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" s="13"/>
       <c r="B16" s="19">
-        <v>1866</v>
+        <v>2050</v>
       </c>
       <c r="C16" s="16" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D16" s="18"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="13"/>
       <c r="B17" s="19">
-        <v>2051</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>3016</v>
+      </c>
+      <c r="C17" s="17" t="s">
+        <v>23</v>
       </c>
       <c r="D17" s="18"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="13"/>
       <c r="B18" s="19">
-        <v>1508</v>
+        <v>1962</v>
       </c>
       <c r="C18" s="16" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D18" s="18"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="13"/>
       <c r="B19" s="19">
-        <v>1870</v>
+        <v>1509</v>
       </c>
       <c r="C19" s="16" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D19" s="18"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="13"/>
       <c r="B20" s="19">
-        <v>1872</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>1866</v>
+      </c>
+      <c r="C20" s="16" t="s">
+        <v>11</v>
       </c>
       <c r="D20" s="18"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="13"/>
       <c r="B21" s="19">
-        <v>1871</v>
+        <v>1959</v>
       </c>
       <c r="C21" s="16" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D21" s="18"/>
       <c r="E21" s="5"/>
     </row>
-    <row r="22" spans="1:5" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="D22" s="5"/>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A22" s="13"/>
+      <c r="B22" s="19">
+        <v>1868</v>
+      </c>
+      <c r="C22" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="D22" s="18"/>
       <c r="E22" s="5"/>
     </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A23" s="13"/>
+      <c r="B23" s="19">
+        <v>1867</v>
+      </c>
+      <c r="C23" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="D23" s="18"/>
+      <c r="E23" s="5"/>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A24" s="13"/>
+      <c r="B24" s="19">
+        <v>1869</v>
+      </c>
+      <c r="C24" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="D24" s="18"/>
+      <c r="E24" s="5"/>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A25" s="13"/>
+      <c r="B25" s="19">
+        <v>2051</v>
+      </c>
+      <c r="C25" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" s="18"/>
+      <c r="E25" s="5"/>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A26" s="13"/>
+      <c r="B26" s="19">
+        <v>1508</v>
+      </c>
+      <c r="C26" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="D26" s="18"/>
+      <c r="E26" s="5"/>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A27" s="13"/>
+      <c r="B27" s="19">
+        <v>1870</v>
+      </c>
+      <c r="C27" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="D27" s="18"/>
+      <c r="E27" s="5"/>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A28" s="13"/>
+      <c r="B28" s="19">
+        <v>1872</v>
+      </c>
+      <c r="C28" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="D28" s="18"/>
+      <c r="E28" s="5"/>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A29" s="13"/>
+      <c r="B29" s="19">
+        <v>1871</v>
+      </c>
+      <c r="C29" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="D29" s="18"/>
+      <c r="E29" s="5"/>
+    </row>
+    <row r="30" spans="1:5" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="12"/>
+      <c r="B30" s="5"/>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+    </row>
   </sheetData>
-  <autoFilter ref="B11:D21" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <mergeCells count="8">
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A9:D9"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A6:B6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="70" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="f37f7e17-9198-4c5c-9fb6-139a42591593" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="1f864810-76c3-4ee1-ad43-b65112515e10">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004E89292E0FC9234CB69804FC69151D87" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="935605dbba8a5e6aaf07c1c485207eb5">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1f864810-76c3-4ee1-ad43-b65112515e10" xmlns:ns3="f37f7e17-9198-4c5c-9fb6-139a42591593" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="99954b3f89a60665c7506cc657d58e24" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004E89292E0FC9234CB69804FC69151D87" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0001346c6209b1e8579fabcfa3cd7fa6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1f864810-76c3-4ee1-ad43-b65112515e10" xmlns:ns3="f37f7e17-9198-4c5c-9fb6-139a42591593" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ecb56ee2be5615ec82c035cd692476d7" ns2:_="" ns3:_="">
     <xsd:import namespace="1f864810-76c3-4ee1-ad43-b65112515e10"/>
     <xsd:import namespace="f37f7e17-9198-4c5c-9fb6-139a42591593"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1f864810-76c3-4ee1-ad43-b65112515e10" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="10" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
@@ -1056,50 +1178,55 @@
     <xsd:element name="MediaServiceKeyPoints" ma:index="16" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="cadcc718-5528-4d79-aa51-6c3faab0e423" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="25" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f37f7e17-9198-4c5c-9fb6-139a42591593" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -1202,70 +1329,70 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2034653E-67B6-4B88-935D-6926C50117A0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB83A5E0-E406-4651-A646-A1642189927F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="f37f7e17-9198-4c5c-9fb6-139a42591593"/>
     <ds:schemaRef ds:uri="1f864810-76c3-4ee1-ad43-b65112515e10"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BD6ECE3-68B7-46FC-A91B-06DB31E25279}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D414B18-50EB-473F-84D0-B3088F2BBA68}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1f864810-76c3-4ee1-ad43-b65112515e10"/>
     <ds:schemaRef ds:uri="f37f7e17-9198-4c5c-9fb6-139a42591593"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>