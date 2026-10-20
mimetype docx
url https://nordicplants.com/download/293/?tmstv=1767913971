--- v1 (2026-03-07)
+++ v2 (2026-10-20)
@@ -1,6079 +1,6093 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1D0365A3" w14:textId="77777777" w:rsidR="00B5247D" w:rsidRPr="003C4F64" w:rsidRDefault="000B4064" w:rsidP="009C6E0C">
+    <w:p w14:paraId="1D0365A3" w14:textId="77777777" w:rsidR="00B5247D" w:rsidRPr="00C43603" w:rsidRDefault="000B4064" w:rsidP="009C6E0C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>PROVEN WINNERS</w:t>
       </w:r>
-      <w:r w:rsidR="002C4691" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="002C4691" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> CUSTOMER </w:t>
       </w:r>
-      <w:r w:rsidR="00934880" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00934880" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>– G</w:t>
       </w:r>
-      <w:r w:rsidR="00A52B25" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00A52B25" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ROWER </w:t>
       </w:r>
-      <w:r w:rsidR="00B5247D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B5247D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>AGREEMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="265ECD32" w14:textId="77777777" w:rsidR="00B5247D" w:rsidRPr="003C4F64" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
+    <w:p w14:paraId="265ECD32" w14:textId="77777777" w:rsidR="00B5247D" w:rsidRPr="00C43603" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DF2CCBC" w14:textId="60CDA129" w:rsidR="00B5247D" w:rsidRPr="003C4F64" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
+    <w:p w14:paraId="1DF2CCBC" w14:textId="60CDA129" w:rsidR="00B5247D" w:rsidRPr="00C43603" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Terms and Conditions Accepted </w:t>
       </w:r>
-      <w:r w:rsidR="00E10DDB" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00E10DDB" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Customer Upon Receipt </w:t>
       </w:r>
-      <w:r w:rsidR="000B4064" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="000B4064" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000B4064" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="000B4064" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>PROVEN WINNERS</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0E2"/>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> and/or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06A50C69" w14:textId="2AD3414D" w:rsidR="00B5247D" w:rsidRPr="003C4F64" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
+    <w:p w14:paraId="06A50C69" w14:textId="2AD3414D" w:rsidR="00B5247D" w:rsidRPr="00C43603" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>PROVEN SELECTIONS</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0E2"/>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Plant</w:t>
       </w:r>
-      <w:r w:rsidR="00A01217" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00A01217" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04D9CFE5" w14:textId="77777777" w:rsidR="00B5247D" w:rsidRPr="003C4F64" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
+    <w:p w14:paraId="04D9CFE5" w14:textId="77777777" w:rsidR="00B5247D" w:rsidRPr="00C43603" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33093D10" w14:textId="19B45A8E" w:rsidR="00331760" w:rsidRPr="003C4F64" w:rsidRDefault="00331760" w:rsidP="00331760">
+    <w:p w14:paraId="33093D10" w14:textId="19B45A8E" w:rsidR="00331760" w:rsidRPr="00C43603" w:rsidRDefault="00331760" w:rsidP="00331760">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">ALL FORMS OF SELF-PROPAGATION </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="stockticker">
-        <w:r w:rsidRPr="003C4F64">
+        <w:r w:rsidRPr="00C43603">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>ARE</w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> STRICTLY PROHIBITED</w:t>
       </w:r>
-      <w:r w:rsidR="00052F57" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00052F57" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> **</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0478637C" w14:textId="77777777" w:rsidR="00331760" w:rsidRPr="003C4F64" w:rsidRDefault="00331760" w:rsidP="009C6E0C">
+    <w:p w14:paraId="0478637C" w14:textId="77777777" w:rsidR="00331760" w:rsidRPr="00C43603" w:rsidRDefault="00331760" w:rsidP="009C6E0C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="198D4944" w14:textId="77777777" w:rsidR="00B5247D" w:rsidRPr="003C4F64" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
+    <w:p w14:paraId="198D4944" w14:textId="77777777" w:rsidR="00B5247D" w:rsidRPr="00C43603" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">READ THIS AGREEMENT BEFORE ACCEPTING ANY ORDER </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="stockticker">
-        <w:r w:rsidRPr="003C4F64">
+        <w:r w:rsidRPr="00C43603">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>AND</w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">/OR OPENING ANY SEALED OR UNSEALED SHIPMENTS OF </w:t>
       </w:r>
-      <w:r w:rsidR="000B4064" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="000B4064" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00DD69EE" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00DD69EE" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ROVEN WINNERS</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="stockticker">
-        <w:r w:rsidRPr="003C4F64">
+        <w:r w:rsidRPr="00C43603">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>AND</w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>/OR PROVEN SELECTIONS PLANT</w:t>
       </w:r>
-      <w:r w:rsidR="00E10E48" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00E10E48" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">By accepting a Proven Winners and/or Proven Selections order, and/or opening any box(es) or shipments of </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Proven Winners or Proven Selections</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">plants, you, the customer shown on the shipping documents receiving this order (hereinafter “Customer”) accept this agreement.  If you do not agree to the terms of this agreement, do </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> accept any orders and/or shipments, and do </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> open any </w:t>
       </w:r>
-      <w:r w:rsidR="00BB20D6" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00BB20D6" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(a</w:t>
       </w:r>
-      <w:r w:rsidR="00126C9A" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00126C9A" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>dditiona</w:t>
       </w:r>
-      <w:r w:rsidR="00BB20D6" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00BB20D6" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>l)</w:t>
       </w:r>
-      <w:r w:rsidR="00126C9A" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00126C9A" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>boxes.  If an order is refused, promptly contact your Proven Winners</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">sales representative(s). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D3F38D3" w14:textId="77777777" w:rsidR="001609BC" w:rsidRPr="003C4F64" w:rsidRDefault="001609BC" w:rsidP="009C6E0C">
+    <w:p w14:paraId="3D3F38D3" w14:textId="77777777" w:rsidR="001609BC" w:rsidRPr="00C43603" w:rsidRDefault="001609BC" w:rsidP="009C6E0C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="044D80BA" w14:textId="7C7EC122" w:rsidR="004A2189" w:rsidRPr="003C4F64" w:rsidRDefault="004A2189" w:rsidP="004A2189">
+    <w:p w14:paraId="044D80BA" w14:textId="7C7EC122" w:rsidR="004A2189" w:rsidRPr="00C43603" w:rsidRDefault="004A2189" w:rsidP="004A2189">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">This Agreement is made between Proven Winners North America LLC (hereinafter “Proven Winners”) and you the Customer (“Customer”).  This Agreement pertains to </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Proven Winners and Proven Selections plant varieties shipped or delivered by Proven Winners to</w:t>
       </w:r>
-      <w:r w:rsidR="001609BC" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="001609BC" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>, or on behalf of,</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Customer (hereinafter the “Products”), including but not limited to the Products </w:t>
       </w:r>
-      <w:r w:rsidR="00813AA3" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00813AA3" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>set forth</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
-      <w:r w:rsidR="001609BC" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="001609BC" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">(a) the Proven Winners website located at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="000F55AF" w:rsidRPr="003C4F64">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="000F55AF" w:rsidRPr="00C43603">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b w:val="0"/>
             <w:bCs/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>www.provenwinners.com/patents</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001609BC" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="001609BC" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">and/or (b) the plant tags provided to Customer or designated for use with the Products, each of </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">which </w:t>
       </w:r>
-      <w:r w:rsidR="001609BC" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="001609BC" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>have provided a</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>nd notifie</w:t>
       </w:r>
-      <w:r w:rsidR="001609BC" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="001609BC" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">d Customer </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">of important intellectual property </w:t>
       </w:r>
-      <w:r w:rsidR="001609BC" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="001609BC" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">rights and </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">related information </w:t>
       </w:r>
-      <w:r w:rsidR="001609BC" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="001609BC" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">for the </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Products and plant varieties regardless of whether the </w:t>
       </w:r>
-      <w:r w:rsidR="001609BC" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="001609BC" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Products or </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">plant varieties are </w:t>
       </w:r>
-      <w:r w:rsidR="001609BC" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="001609BC" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">offered, </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>sold</w:t>
       </w:r>
-      <w:r w:rsidR="001609BC" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="001609BC" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00813AA3" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00813AA3" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">provided as samples, or at no charge, or for trial or testing purposes.  Customer, for good and valuable consideration, receipt of which is hereby acknowledged, </w:t>
       </w:r>
-      <w:r w:rsidR="001609BC" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="001609BC" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">further </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>agrees as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5552E7BE" w14:textId="77777777" w:rsidR="004A2189" w:rsidRPr="003C4F64" w:rsidRDefault="004A2189" w:rsidP="009C6E0C">
+    <w:p w14:paraId="5552E7BE" w14:textId="77777777" w:rsidR="004A2189" w:rsidRPr="00C43603" w:rsidRDefault="004A2189" w:rsidP="009C6E0C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72A17310" w14:textId="77777777" w:rsidR="00B5247D" w:rsidRPr="003C4F64" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
+    <w:p w14:paraId="72A17310" w14:textId="77777777" w:rsidR="00B5247D" w:rsidRPr="00C43603" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Prior Agreements Superseded</w:t>
       </w:r>
-      <w:r w:rsidR="003F039C" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="003F039C" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.  T</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">his Agreement supersedes any and all prior agreement(s) or representation(s), written or oral, between </w:t>
       </w:r>
-      <w:r w:rsidR="000B4064" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="000B4064" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Proven Winners</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Customer </w:t>
       </w:r>
-      <w:r w:rsidR="006041CA" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="006041CA" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>which addressed the same or similar subject matter as is set forth in this Agreement or which could be construed as a previous version of this Agreement</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36C825F9" w14:textId="77777777" w:rsidR="00B5247D" w:rsidRPr="003C4F64" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
+    <w:p w14:paraId="36C825F9" w14:textId="77777777" w:rsidR="00B5247D" w:rsidRPr="00C43603" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3765905B" w14:textId="1FE12FC0" w:rsidR="00B5247D" w:rsidRPr="003C4F64" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
+    <w:p w14:paraId="3765905B" w14:textId="79CE4545" w:rsidR="00B5247D" w:rsidRPr="00C43603" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00AF2442" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00AF2442" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>For</w:t>
       </w:r>
-      <w:r w:rsidR="00EE5055" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00EE5055" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Production of F</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>inished Plants ONLY; PROPAGATION PROHIBITED</w:t>
       </w:r>
-      <w:r w:rsidR="00CD1611" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00CD1611" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>For purposes of this Agreement, the term Finished Plants means p</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>lants that have reached a size and appearance appropriate for retail sale</w:t>
       </w:r>
-      <w:r w:rsidR="00F778C5" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00F778C5" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> (“Finished Plants”).  </w:t>
       </w:r>
-      <w:r w:rsidR="00A07300" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00A07300" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidR="00713C4F" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00713C4F" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
-      <w:r w:rsidR="00BB48BB" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00BB48BB" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">annual </w:t>
       </w:r>
-      <w:r w:rsidR="00713C4F" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00713C4F" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>plants sold under the Proven Winners brand</w:t>
       </w:r>
-      <w:r w:rsidR="0047382D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="0047382D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Canada only</w:t>
       </w:r>
-      <w:r w:rsidR="00713C4F" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00713C4F" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>, t</w:t>
       </w:r>
-      <w:r w:rsidR="00463C44" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00463C44" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>his is d</w:t>
       </w:r>
-      <w:r w:rsidR="00F110D9" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00F110D9" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">efined as a </w:t>
       </w:r>
-      <w:r w:rsidR="00463C44" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00463C44" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Finished P</w:t>
       </w:r>
-      <w:r w:rsidR="00F110D9" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00F110D9" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">lant sold in a </w:t>
       </w:r>
-      <w:r w:rsidR="005A235A" w:rsidRPr="003C4F64">
-[...7 lines deleted...]
-      <w:r w:rsidR="00786E1F" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00786E1F" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Proven Winners branded </w:t>
       </w:r>
-      <w:r w:rsidR="00F110D9" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00F110D9" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">container </w:t>
       </w:r>
-      <w:r w:rsidR="005A235A" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="005A235A" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">with a diameter </w:t>
       </w:r>
-      <w:r w:rsidR="00F110D9" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00F110D9" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:r w:rsidR="0047382D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="0047382D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2.25 inches</w:t>
       </w:r>
-      <w:r w:rsidR="00D3216D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00D3216D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> or larger</w:t>
       </w:r>
-      <w:r w:rsidR="005528FD" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="005528FD" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F110D9" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00F110D9" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
-      <w:r w:rsidR="00BE2243" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00BE2243" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">as </w:t>
       </w:r>
-      <w:r w:rsidR="00F110D9" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00F110D9" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidR="00463C44" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00463C44" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Finished P</w:t>
       </w:r>
-      <w:r w:rsidR="00F110D9" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00F110D9" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">lant sold in a large multi-plant finished </w:t>
       </w:r>
-      <w:r w:rsidR="00BE2243" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00BE2243" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">basket or </w:t>
       </w:r>
-      <w:r w:rsidR="00F110D9" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00F110D9" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>combination</w:t>
       </w:r>
-      <w:r w:rsidR="00BE2243" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00BE2243" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> planter</w:t>
       </w:r>
-      <w:r w:rsidR="006B6132" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="006B6132" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidR="0047382D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="0047382D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">(Note – the minimum allowed size in the U.S. is 4.25 inches; Customer may not ship any Finished Plants in containers smaller than 4.25 inches into the U.S.  </w:t>
       </w:r>
-      <w:r w:rsidR="0055331F" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="0055331F" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Customer may not re-sell </w:t>
       </w:r>
-      <w:r w:rsidR="009152CE" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="009152CE" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">or redistribute </w:t>
       </w:r>
-      <w:r w:rsidR="0055331F" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="0055331F" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Products</w:t>
       </w:r>
-      <w:r w:rsidR="00A73F5D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00A73F5D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B70C8C" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B70C8C" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>unless the Products are of the minimum size</w:t>
       </w:r>
-      <w:r w:rsidR="00D3216D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00D3216D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B70C8C" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B70C8C" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>noted above</w:t>
       </w:r>
-      <w:r w:rsidR="00712521" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00712521" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00712521" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00712521" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="009152CE" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="009152CE" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>The term “redistribute” mean</w:t>
       </w:r>
-      <w:r w:rsidR="00D3216D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00D3216D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="009152CE" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="009152CE" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> the act of transferring, selling, delivering to, or otherwise accommodating parties other than the Customer shown in the “ship to” portion of the written bill of lading.  </w:t>
       </w:r>
-      <w:r w:rsidR="006B6132" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="006B6132" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>The only exceptions to the container size requirement above</w:t>
       </w:r>
-      <w:r w:rsidR="00152293" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00152293" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> are</w:t>
       </w:r>
-      <w:r w:rsidR="006B6132" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="006B6132" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
-      <w:r w:rsidR="002B7856" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="002B7856" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>either</w:t>
       </w:r>
-      <w:r w:rsidR="00015709" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00015709" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00733EFF" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00733EFF" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00015709" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00015709" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="006B6132" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="006B6132" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="004A662D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="004A662D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="009A72D1" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="009A72D1" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ustomers that are landscape companies may purchase Products in an 18 or 28 cell tray only for planting directly into the landscape</w:t>
       </w:r>
-      <w:r w:rsidR="00D3216D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00D3216D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">, or </w:t>
       </w:r>
-      <w:r w:rsidR="00733EFF" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00733EFF" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00015709" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00015709" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00733EFF" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00733EFF" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00D3216D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00D3216D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> the exception noted in sec. </w:t>
       </w:r>
-      <w:r w:rsidR="0019002C" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="0019002C" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="00D3216D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00D3216D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> below</w:t>
       </w:r>
-      <w:r w:rsidR="009A72D1" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="009A72D1" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidR="0066557A" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="0066557A" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ll</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>growing</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> under this Agreement must </w:t>
       </w:r>
-      <w:r w:rsidR="00292E6E" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00292E6E" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">be </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">for the </w:t>
       </w:r>
-      <w:r w:rsidR="00712521" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00712521" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">sole </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">purpose </w:t>
       </w:r>
-      <w:r w:rsidR="008F68FD" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="008F68FD" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">producing Finished Plants from </w:t>
       </w:r>
-      <w:r w:rsidR="000B4064" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="000B4064" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Proven Winners</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> plant material ordered and received by Customer from </w:t>
       </w:r>
-      <w:r w:rsidR="000B4064" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="000B4064" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Proven Winners</w:t>
       </w:r>
-      <w:r w:rsidR="007A3355" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="007A3355" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> pursuant to this Agreement</w:t>
       </w:r>
-      <w:r w:rsidR="006524DE" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="006524DE" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="006524DE" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="006524DE" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E5FD72A" w14:textId="0DCF72DD" w:rsidR="00CD3EA3" w:rsidRPr="003C4F64" w:rsidRDefault="00CD3EA3" w:rsidP="009C6E0C">
+    <w:p w14:paraId="4E5FD72A" w14:textId="0DCF72DD" w:rsidR="00CD3EA3" w:rsidRPr="00C43603" w:rsidRDefault="00CD3EA3" w:rsidP="009C6E0C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DCE3382" w14:textId="324977EC" w:rsidR="00B5247D" w:rsidRPr="003C4F64" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
+    <w:p w14:paraId="4DCE3382" w14:textId="324977EC" w:rsidR="00B5247D" w:rsidRPr="00C43603" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000E31DE" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="000E31DE" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Resolution of Liability at Time of Inspection</w:t>
       </w:r>
-      <w:r w:rsidR="00CD1611" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00CD1611" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.  I</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">n the event of unauthorized or illegal propagation, </w:t>
       </w:r>
-      <w:r w:rsidR="000B4064" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="000B4064" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Proven Winners</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall be entitled to all</w:t>
       </w:r>
-      <w:r w:rsidR="004267D1" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="004267D1" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>avai</w:t>
       </w:r>
-      <w:r w:rsidR="000E31DE" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="000E31DE" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">lable rights and remedies.  In certain cases where illegal propagation has occurred, </w:t>
       </w:r>
-      <w:r w:rsidR="00331760" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00331760" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">and in the sole discretion of Proven Winners, </w:t>
       </w:r>
-      <w:r w:rsidR="000E31DE" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="000E31DE" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Customer may avoid further legal liability by electing to resolve the matter by:</w:t>
       </w:r>
-      <w:r w:rsidR="00257351" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00257351" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1). i</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>mmediate payment of an automatic assessment of $</w:t>
       </w:r>
-      <w:r w:rsidR="00FB2389" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00FB2389" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">.00 USD per cutting, </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="00257351" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00257351" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2). i</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">mmediate destruction by </w:t>
       </w:r>
-      <w:r w:rsidR="000B4064" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="000B4064" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Proven Winners</w:t>
       </w:r>
-      <w:r w:rsidR="00D3216D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00D3216D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> its agent of all unauthorized or illegal plant material.  </w:t>
       </w:r>
-      <w:r w:rsidR="000E31DE" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="000E31DE" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Customer waives this option in the event that all illegal propagation is not resolved in writing at the time of inspection and, in that event, Customer agrees</w:t>
       </w:r>
-      <w:r w:rsidR="00292352" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00292352" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">: 1). </w:t>
       </w:r>
-      <w:r w:rsidR="0019002C" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="0019002C" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
-      <w:r w:rsidR="000E31DE" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="000E31DE" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>the damages to Proven Winners far exceed any amounts that could have been asserted by Proven Winners pursuant to this paragraph at the time of inspection</w:t>
       </w:r>
-      <w:r w:rsidR="00292352" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00292352" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>; and 2). to not purchase Proven Winners or Proven Selections plants from any other source</w:t>
       </w:r>
-      <w:r w:rsidR="00071077" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00071077" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00292352" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00292352" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E53323" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00E53323" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Proven Winners’ right to inspection is further discussed in sec. 12 below.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A9AE67A" w14:textId="77777777" w:rsidR="00B5247D" w:rsidRPr="003C4F64" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
+    <w:p w14:paraId="7A9AE67A" w14:textId="77777777" w:rsidR="00B5247D" w:rsidRPr="00C43603" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2388D7E0" w14:textId="52F0302C" w:rsidR="00B5247D" w:rsidRPr="003C4F64" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
+    <w:p w14:paraId="2388D7E0" w14:textId="52F0302C" w:rsidR="00B5247D" w:rsidRPr="00C43603" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Tags: Customer Must Use Proven Winners’ Plant Tags </w:t>
       </w:r>
-      <w:r w:rsidR="00E10DDB" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00E10DDB" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Finished Plants and May NOT Use Any Other Plant Tags</w:t>
       </w:r>
-      <w:r w:rsidR="00CD1611" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00CD1611" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidR="000B4064" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="000B4064" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Proven Winners</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> provides to Customer one variety-specific Proven Winners or Proven Selections </w:t>
       </w:r>
-      <w:r w:rsidR="00257351" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00257351" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">brand </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">plant tag for each individual plant product purchased by Customer.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">The provided </w:t>
       </w:r>
-      <w:r w:rsidR="00A965D4" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00A965D4" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">variety specific </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">plant tag </w:t>
       </w:r>
-      <w:r w:rsidR="00126C9A" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00126C9A" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">must not be altered in any way and </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>shall be inserted into the container of each Finished Plant of each plant product sold or shipped by Customer so as to be prominently displayed and seen without effort by the purchaser and consumer.  If multiple plant(s)/varieties are used</w:t>
       </w:r>
-      <w:r w:rsidR="005A1810" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="005A1810" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">in the same container (example: </w:t>
       </w:r>
-      <w:r w:rsidR="00890CB3" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00890CB3" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>large multi-plant finished baskets or combination planters</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">, etc.) at least </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>one</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> variety-specific plant tag for </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>each</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> individual variety in the planting must be inserted in the container</w:t>
       </w:r>
-      <w:r w:rsidR="00543B5D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00543B5D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> or otherwise provided with the plant</w:t>
       </w:r>
-      <w:r w:rsidR="001C7FC6" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="001C7FC6" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidR="00115D41" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00115D41" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>In addition</w:t>
       </w:r>
-      <w:r w:rsidR="009A5427" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="009A5427" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidR="00211B22" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00211B22" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidR="009A5427" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="009A5427" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>variety</w:t>
       </w:r>
-      <w:r w:rsidR="00211B22" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00211B22" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="009A5427" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="009A5427" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>specific plant tag</w:t>
       </w:r>
-      <w:r w:rsidR="00115D41" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00115D41" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00211B22" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00211B22" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidR="001C7FC6" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="001C7FC6" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> planting</w:t>
       </w:r>
-      <w:r w:rsidR="00211B22" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00211B22" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="001C7FC6" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="001C7FC6" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> contain</w:t>
       </w:r>
-      <w:r w:rsidR="00211B22" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00211B22" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
-      <w:r w:rsidR="001C7FC6" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="001C7FC6" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> at least 75% Proven Winners </w:t>
       </w:r>
-      <w:r w:rsidR="00115D41" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00115D41" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>and/</w:t>
       </w:r>
-      <w:r w:rsidR="001C7FC6" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="001C7FC6" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">or Proven Selections plants (per sec. 7 below), the use of </w:t>
       </w:r>
-      <w:r w:rsidR="00052F57" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00052F57" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidR="0019002C" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="0019002C" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">generic </w:t>
       </w:r>
-      <w:r w:rsidR="00211B22" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00211B22" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Proven Winners </w:t>
       </w:r>
-      <w:r w:rsidR="0019002C" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="0019002C" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Container Garden tag (a larger display tag for multiple plant(s)/varieties offered in the same container</w:t>
       </w:r>
-      <w:r w:rsidR="001C7FC6" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="001C7FC6" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>) is suggeste</w:t>
       </w:r>
-      <w:r w:rsidR="00211B22" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00211B22" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>d but not required</w:t>
       </w:r>
-      <w:r w:rsidR="0019002C" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="0019002C" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidR="00257351" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00257351" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Or</w:t>
       </w:r>
-      <w:r w:rsidR="00C44FAE" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00C44FAE" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00257351" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00257351" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00890CB3" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00890CB3" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00257351" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00257351" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Container</w:t>
       </w:r>
-      <w:r w:rsidR="00543B5D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00543B5D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Garden </w:t>
       </w:r>
-      <w:r w:rsidR="00257351" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00257351" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>tag</w:t>
       </w:r>
-      <w:r w:rsidR="00543B5D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00543B5D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C44FAE" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00C44FAE" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>which</w:t>
       </w:r>
-      <w:r w:rsidR="00890CB3" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00890CB3" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> is provided by Proven Winners </w:t>
       </w:r>
-      <w:r w:rsidR="005528FD" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="005528FD" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
-      <w:r w:rsidR="00890CB3" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00890CB3" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>separately</w:t>
       </w:r>
-      <w:r w:rsidR="00C44FAE" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00C44FAE" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> list</w:t>
       </w:r>
-      <w:r w:rsidR="00BE7048" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00BE7048" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00257351" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00257351" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00890CB3" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00890CB3" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">each variety </w:t>
       </w:r>
-      <w:r w:rsidR="00257351" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00257351" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>in the planting may be used</w:t>
       </w:r>
-      <w:r w:rsidR="0019002C" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="0019002C" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> in which case </w:t>
       </w:r>
-      <w:r w:rsidR="00890CB3" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00890CB3" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">individual </w:t>
       </w:r>
-      <w:r w:rsidR="0019002C" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="0019002C" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>variety specific plant tags are not required</w:t>
       </w:r>
-      <w:r w:rsidR="00257351" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00257351" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00257351" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00257351" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Customer </w:t>
       </w:r>
-      <w:r w:rsidR="00171B88" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00171B88" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>shall not</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">grow, </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">sell, offer for sale, or ship any Finished Plants of any </w:t>
       </w:r>
-      <w:r w:rsidR="000B4064" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="000B4064" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Proven Winners</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> product using any</w:t>
       </w:r>
-      <w:r w:rsidR="002A0FB1" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="002A0FB1" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> plant tags not provided by </w:t>
       </w:r>
-      <w:r w:rsidR="000B4064" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="000B4064" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Proven Winners</w:t>
       </w:r>
-      <w:r w:rsidR="002A0FB1" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="002A0FB1" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">nor use any unauthorized or otherwise inapplicable trademarks, names, variety names or markings with </w:t>
       </w:r>
-      <w:r w:rsidR="000B4064" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="000B4064" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Proven Winners</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00292E6E" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00292E6E" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>product.</w:t>
       </w:r>
-      <w:r w:rsidR="00733EFF" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00733EFF" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00292E6E" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00292E6E" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00292E6E" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00292E6E" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Customer is </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">prohibited from creating, printing, or producing plant tags, containers, pots or any type of packaging labels containing, reproducing, or displaying Proven Winners and/or Proven Selections variety names and trademarks, images, or cultural information.  </w:t>
       </w:r>
-      <w:r w:rsidR="00B63B71" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B63B71" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Additionally, under no circumstances can other primary, secondary, or “grower” tags be used either in lieu of or in conjunction with the plant tag provided by Proven Winners.      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53CE6219" w14:textId="7A2B77FC" w:rsidR="00B5247D" w:rsidRPr="003C4F64" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
+    <w:p w14:paraId="53CE6219" w14:textId="7A2B77FC" w:rsidR="00B5247D" w:rsidRPr="00C43603" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77F13CC6" w14:textId="7DF8643C" w:rsidR="00025516" w:rsidRPr="003C4F64" w:rsidRDefault="00786E1F" w:rsidP="00211D4A">
+    <w:p w14:paraId="77F13CC6" w14:textId="7DF8643C" w:rsidR="00025516" w:rsidRPr="00C43603" w:rsidRDefault="00786E1F" w:rsidP="00211D4A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Complete Package</w:t>
       </w:r>
-      <w:r w:rsidR="00BE7048" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00BE7048" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> / Required Branded Container Program</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">The purchase and use of a Proven Winners branded container is required for all plant varieties </w:t>
       </w:r>
-      <w:r w:rsidR="0010778D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="0010778D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>grown</w:t>
       </w:r>
-      <w:r w:rsidR="00172163" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00172163" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> for retail sale </w:t>
       </w:r>
-      <w:r w:rsidR="00931C88" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00931C88" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">for single plant production </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>under the Proven Winners brand</w:t>
       </w:r>
-      <w:r w:rsidR="00880FC7" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00880FC7" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="005528FD" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="005528FD" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00025516" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00025516" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">However, </w:t>
       </w:r>
-      <w:r w:rsidR="009B3C1B" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="009B3C1B" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>single plant production is allowed in decorative containers of eight (8) inches or larger</w:t>
       </w:r>
-      <w:r w:rsidR="00BC46B5" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00BC46B5" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> with the intention that this be used with</w:t>
       </w:r>
-      <w:r w:rsidR="009B3C1B" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="009B3C1B" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> larger growing annual or perennial plants.  A decorative container must have decorative element(s) </w:t>
       </w:r>
-      <w:r w:rsidR="00BC46B5" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00BC46B5" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">such that a consumer would keep it to display the plant </w:t>
       </w:r>
-      <w:r w:rsidR="009B3C1B" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="009B3C1B" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="00BC46B5" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00BC46B5" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">cannot </w:t>
       </w:r>
-      <w:r w:rsidR="009B3C1B" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="009B3C1B" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>be a grower production container.  A standard Proven Winners stake tag is allowed for use with a minimum 8</w:t>
       </w:r>
-      <w:r w:rsidR="00BC46B5" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00BC46B5" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="009B3C1B" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="009B3C1B" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">inch decorative container grown for single plant production.  You must contact your Proven Winners sales representative(s) for approval of intended decorative containers prior to use. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60F9CFC6" w14:textId="77777777" w:rsidR="00025516" w:rsidRPr="003C4F64" w:rsidRDefault="00025516" w:rsidP="00211D4A">
+    <w:p w14:paraId="60F9CFC6" w14:textId="77777777" w:rsidR="00025516" w:rsidRPr="00C43603" w:rsidRDefault="00025516" w:rsidP="00211D4A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="530710DD" w14:textId="499F039C" w:rsidR="00786E1F" w:rsidRPr="003C4F64" w:rsidRDefault="00647CC1" w:rsidP="00BC2E0B">
+    <w:p w14:paraId="530710DD" w14:textId="651F74FA" w:rsidR="00786E1F" w:rsidRPr="00C43603" w:rsidRDefault="00647CC1" w:rsidP="00BC2E0B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r w:rsidR="00BE7048" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00BE7048" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">branded container is not required </w:t>
       </w:r>
-      <w:r w:rsidR="00152293" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00152293" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
-      <w:r w:rsidR="00CA295A" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00CA295A" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Proven Winners </w:t>
       </w:r>
-      <w:r w:rsidR="009A5427" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="009A5427" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">varieties </w:t>
       </w:r>
-      <w:r w:rsidR="00931C88" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00931C88" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>grown for</w:t>
       </w:r>
-      <w:r w:rsidR="00211B22" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00211B22" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> single plant production </w:t>
       </w:r>
-      <w:r w:rsidR="00BC46B5" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00BC46B5" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">which are sold for use in landscape plantings </w:t>
       </w:r>
-      <w:r w:rsidR="009A5427" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="009A5427" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(in</w:t>
       </w:r>
-      <w:r w:rsidR="00931C88" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00931C88" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>cludes</w:t>
       </w:r>
-      <w:r w:rsidR="009A5427" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="009A5427" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Proven Winners </w:t>
       </w:r>
-      <w:r w:rsidR="00CA295A" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00CA295A" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Annuals, Proven Accents</w:t>
       </w:r>
-      <w:r w:rsidR="00FA7B50" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00FA7B50" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidR="00CA295A" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00CA295A" w:rsidRPr="00C43603">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, Heart to Heart</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7B50" w:rsidRPr="00C43603">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA295A" w:rsidRPr="00C43603">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Caladiums</w:t>
+      </w:r>
+      <w:r w:rsidR="00880FC7" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00052F57" w:rsidRPr="003C4F64">
-[...7 lines deleted...]
-      <w:r w:rsidR="00052F57" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="009A5427" w:rsidRPr="00C43603">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00880FC7" w:rsidRPr="00C43603">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Be My</w:t>
+      </w:r>
+      <w:r w:rsidR="00E53323" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidR="00052F57" w:rsidRPr="003C4F64">
-[...65 lines deleted...]
-      <w:r w:rsidR="00880FC7" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00880FC7" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Calla</w:t>
       </w:r>
-      <w:r w:rsidR="009A5427" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="009A5427" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00025516" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00025516" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00BC2E0B" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00BC2E0B" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">  If</w:t>
       </w:r>
-      <w:r w:rsidR="00025516" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00025516" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> a Proven Winners branded container is not used with landscape plants, the </w:t>
       </w:r>
-      <w:r w:rsidR="00BB48BB" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00BB48BB" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>container used must be a blank container and cannot display branding references or images</w:t>
       </w:r>
-      <w:r w:rsidR="00025516" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00025516" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> of any kind</w:t>
       </w:r>
-      <w:r w:rsidR="00786E1F" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00786E1F" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B54E882" w14:textId="77777777" w:rsidR="00025516" w:rsidRPr="003C4F64" w:rsidRDefault="00025516" w:rsidP="00211D4A">
+    <w:p w14:paraId="6B54E882" w14:textId="77777777" w:rsidR="00025516" w:rsidRPr="00C43603" w:rsidRDefault="00025516" w:rsidP="00211D4A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78EAB1D4" w14:textId="5ABF6BBB" w:rsidR="00172163" w:rsidRPr="003C4F64" w:rsidRDefault="00172163" w:rsidP="00172163">
+    <w:p w14:paraId="78EAB1D4" w14:textId="4950F842" w:rsidR="00172163" w:rsidRPr="00C43603" w:rsidRDefault="00172163" w:rsidP="00172163">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00362C12" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00362C12" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">n the case of </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>non-compliance with the required branded container program described above</w:t>
       </w:r>
-      <w:r w:rsidR="00362C12" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00362C12" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Customer may be allowed to sell the non-compliant plant by paying a fine of $1.50 per </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00331FD2" w:rsidRPr="003C4F64">
+        <w:t xml:space="preserve">Customer may be allowed to sell the non-compliant plant by paying a fine of $1.50 </w:t>
+      </w:r>
+      <w:r w:rsidR="0030466B" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
+        <w:t xml:space="preserve">USD </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C43603">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">per </w:t>
+      </w:r>
+      <w:r w:rsidR="00331FD2" w:rsidRPr="00C43603">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t xml:space="preserve">each </w:t>
       </w:r>
-      <w:r w:rsidR="00362C12" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00362C12" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">individual </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">plant.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24D66676" w14:textId="4E9E6E27" w:rsidR="00786E1F" w:rsidRPr="003C4F64" w:rsidRDefault="00786E1F" w:rsidP="009C6E0C">
+    <w:p w14:paraId="24D66676" w14:textId="4E9E6E27" w:rsidR="00786E1F" w:rsidRPr="00C43603" w:rsidRDefault="00786E1F" w:rsidP="009C6E0C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EF4C06F" w14:textId="4A1661C3" w:rsidR="0019002C" w:rsidRPr="003C4F64" w:rsidRDefault="0019002C" w:rsidP="0019002C">
+    <w:p w14:paraId="2EF4C06F" w14:textId="4A1661C3" w:rsidR="0019002C" w:rsidRPr="00C43603" w:rsidRDefault="0019002C" w:rsidP="0019002C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Proven Winners containers may only be used for Proven Winners Annuals, Proven Winners Perennials, Proven Harvest, </w:t>
       </w:r>
-      <w:r w:rsidR="00331FD2" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00331FD2" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Proven Accents by Proven Winners, </w:t>
       </w:r>
-      <w:r w:rsidR="00052F57" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00052F57" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>He</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>art to Heart Caladiums</w:t>
       </w:r>
-      <w:r w:rsidR="00052F57" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00052F57" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>, or Be My Calla</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
-[...8 lines deleted...]
-      <w:r w:rsidR="00331FD2" w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> varieties; Proven Selections containers only for Proven Selections varieties; and Proven Winners </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C43603">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ColorChoice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00331FD2" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
-[...8 lines deleted...]
-      <w:r w:rsidR="0047382D" w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">containers only for Proven Winners </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C43603">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ColorChoice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C43603">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> varieties.  </w:t>
+      </w:r>
+      <w:r w:rsidR="0047382D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Note – the use of a “306” container with a branded Handle Pack may be allowed with special approval.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>For further clarification on allowed pots or containers, contact Royalty Administration International at 1-800-472-4724.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07BF687F" w14:textId="77777777" w:rsidR="0019002C" w:rsidRPr="003C4F64" w:rsidRDefault="0019002C" w:rsidP="009C6E0C">
+    <w:p w14:paraId="07BF687F" w14:textId="77777777" w:rsidR="0019002C" w:rsidRPr="00C43603" w:rsidRDefault="0019002C" w:rsidP="009C6E0C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F963BFD" w14:textId="145E3079" w:rsidR="00B5247D" w:rsidRPr="003C4F64" w:rsidRDefault="00CA295A" w:rsidP="009C6E0C">
+    <w:p w14:paraId="2F963BFD" w14:textId="145E3079" w:rsidR="00B5247D" w:rsidRPr="00C43603" w:rsidRDefault="00CA295A" w:rsidP="009C6E0C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00B5247D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B5247D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B5247D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B5247D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B5247D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B5247D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Limited Right to Use Bar Code or Customer Name</w:t>
       </w:r>
-      <w:r w:rsidR="008D48CD" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="008D48CD" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidR="00B5247D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B5247D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">If Customer wishes to utilize a bar code, </w:t>
       </w:r>
-      <w:r w:rsidR="009C69B2" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="009C69B2" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Customer is encouraged to purchase </w:t>
       </w:r>
-      <w:r w:rsidR="000B4064" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="000B4064" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Proven Winners</w:t>
       </w:r>
-      <w:r w:rsidR="00E91B35" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00E91B35" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009C69B2" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="009C69B2" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">branded containers </w:t>
       </w:r>
-      <w:r w:rsidR="00E91B35" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00E91B35" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
-      <w:r w:rsidR="009C69B2" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="009C69B2" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">hich can be </w:t>
       </w:r>
-      <w:r w:rsidR="00E91B35" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00E91B35" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">custom </w:t>
       </w:r>
-      <w:r w:rsidR="00CC5BB0" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00CC5BB0" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>printed with a bar code</w:t>
       </w:r>
-      <w:r w:rsidR="00733EFF" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00733EFF" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>; plant tags may also be custom printed with a bar code upon request</w:t>
       </w:r>
-      <w:r w:rsidR="00CC5BB0" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00CC5BB0" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidR="00B5247D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B5247D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Customer may </w:t>
       </w:r>
-      <w:r w:rsidR="00307AEA" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00307AEA" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
-      <w:r w:rsidR="00B5247D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B5247D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>include along with Finished Plants a white p</w:t>
       </w:r>
-      <w:r w:rsidR="00B75F5C" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B75F5C" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">lant stake tag (no larger than </w:t>
       </w:r>
-      <w:r w:rsidR="00966D04" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00966D04" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">6” </w:t>
       </w:r>
-      <w:r w:rsidR="00B5247D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B5247D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">tall x 1” wide) or a white sticker/label affixed to the container </w:t>
       </w:r>
-      <w:r w:rsidR="00433C83" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00433C83" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">or to a Container Garden tag </w:t>
       </w:r>
-      <w:r w:rsidR="00B5247D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B5247D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(no larger than 1" x 1-½"</w:t>
       </w:r>
-      <w:r w:rsidR="00EC75E8" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00EC75E8" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:strike/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B5247D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B5247D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">in size), consisting only of a bar code and/or a retail price, with no other markings except as allowed in this paragraph. </w:t>
       </w:r>
-      <w:r w:rsidR="00307AEA" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00307AEA" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B5247D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B5247D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Additionally, if Customer wishes to indicate that Customer is the grower of the Finished Plant, Customer may apply a label to the pot of the Finished Plant that reads “Grown under agreement with Proven Winners by [Name of Customer].”  Such label shall be no larger than 1” x 1-1/2” in size and consist only of the aforementioned plain text with no designs or embellishments (except </w:t>
       </w:r>
-      <w:r w:rsidR="008F68FD" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="008F68FD" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Customer </w:t>
       </w:r>
-      <w:r w:rsidR="00B5247D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B5247D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">may combine the aforementioned plain text with a bar code and/or retail pricing mentioned above on one sticker/label </w:t>
       </w:r>
-      <w:r w:rsidR="00EC75E8" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00EC75E8" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">2” x 2” </w:t>
       </w:r>
-      <w:r w:rsidR="00B5247D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B5247D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>in size).</w:t>
       </w:r>
-      <w:r w:rsidR="00B5247D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B5247D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CC5BB0" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00CC5BB0" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00307AEA" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00307AEA" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Otherwise, C</w:t>
       </w:r>
-      <w:r w:rsidR="00CC5BB0" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00CC5BB0" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">ustomer may print either a bar code and/or indicate they are the grower of the Finished Plant on a container of their choosing </w:t>
       </w:r>
-      <w:r w:rsidR="00307AEA" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00307AEA" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>if</w:t>
       </w:r>
-      <w:r w:rsidR="00CC5BB0" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00CC5BB0" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:r w:rsidR="00991E5B" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00991E5B" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">size </w:t>
       </w:r>
-      <w:r w:rsidR="00307AEA" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00307AEA" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>guidelines</w:t>
       </w:r>
-      <w:r w:rsidR="00991E5B" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00991E5B" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> for providing this same </w:t>
       </w:r>
-      <w:r w:rsidR="00307AEA" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00307AEA" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>information</w:t>
       </w:r>
-      <w:r w:rsidR="00991E5B" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00991E5B" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> on a sticker/label are complied with, as well as </w:t>
       </w:r>
-      <w:r w:rsidR="00CC5BB0" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00CC5BB0" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>sec</w:t>
       </w:r>
-      <w:r w:rsidR="00307AEA" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00307AEA" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>tions</w:t>
       </w:r>
-      <w:r w:rsidR="00CC5BB0" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00CC5BB0" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4 and 8 of this Agreement.</w:t>
       </w:r>
-      <w:r w:rsidR="00CC5BB0" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00CC5BB0" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00B70C8C" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B70C8C" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Customer </w:t>
       </w:r>
-      <w:r w:rsidR="00182527" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00182527" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>may</w:t>
       </w:r>
-      <w:r w:rsidR="00B70C8C" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B70C8C" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> not place any stickers </w:t>
       </w:r>
-      <w:r w:rsidR="00182527" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00182527" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">on plant tags and may not place stickers </w:t>
       </w:r>
-      <w:r w:rsidR="00B70C8C" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B70C8C" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">on containers in </w:t>
       </w:r>
-      <w:r w:rsidR="00182527" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00182527" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>any</w:t>
       </w:r>
-      <w:r w:rsidR="00B70C8C" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B70C8C" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> location that covers or hides </w:t>
       </w:r>
-      <w:r w:rsidR="00171B88" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00171B88" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>any</w:t>
       </w:r>
-      <w:r w:rsidR="00B70C8C" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B70C8C" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Proven Winners or Proven Selections logos.</w:t>
       </w:r>
-      <w:r w:rsidR="00CC5BB0" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00CC5BB0" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="318829C2" w14:textId="77777777" w:rsidR="00B5247D" w:rsidRPr="003C4F64" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
+    <w:p w14:paraId="318829C2" w14:textId="77777777" w:rsidR="00B5247D" w:rsidRPr="00C43603" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FB6D0F1" w14:textId="61131C54" w:rsidR="00DE0E89" w:rsidRPr="003C4F64" w:rsidRDefault="00CA295A" w:rsidP="00DE0E89">
+    <w:p w14:paraId="4FB6D0F1" w14:textId="61131C54" w:rsidR="00DE0E89" w:rsidRPr="00C43603" w:rsidRDefault="00CA295A" w:rsidP="00DE0E89">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="00B5247D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B5247D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B5247D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B5247D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B5247D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B5247D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Customer shall not use Proven Winners’ Trademarks, Plant Tags and/or Containers </w:t>
       </w:r>
-      <w:r w:rsidR="000B4064" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="000B4064" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
-      <w:r w:rsidR="00B5247D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B5247D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Any Other Products Except Those Purchased </w:t>
       </w:r>
-      <w:r w:rsidR="000B4064" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="000B4064" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>from</w:t>
       </w:r>
-      <w:r w:rsidR="00B5247D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B5247D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000B4064" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="000B4064" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Proven Winners</w:t>
       </w:r>
-      <w:r w:rsidR="00CD1611" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00CD1611" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidR="00B5247D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B5247D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Plant tags may only be used with the original plants provided</w:t>
       </w:r>
-      <w:r w:rsidR="00B5247D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B5247D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B5247D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B5247D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="003F1586" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="003F1586" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00503C46" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00503C46" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">f </w:t>
       </w:r>
-      <w:r w:rsidR="00543B5D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00543B5D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">a generic </w:t>
       </w:r>
-      <w:r w:rsidR="00503C46" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00503C46" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Container Garden Tag (</w:t>
       </w:r>
-      <w:r w:rsidR="00543B5D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00543B5D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>which does not list individual varieties by name</w:t>
       </w:r>
-      <w:r w:rsidR="00C44FAE" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00C44FAE" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">) provided </w:t>
       </w:r>
-      <w:r w:rsidR="00503C46" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00503C46" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">by </w:t>
       </w:r>
-      <w:r w:rsidR="000B4064" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="000B4064" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Proven Winners</w:t>
       </w:r>
-      <w:r w:rsidR="00503C46" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00503C46" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C44FAE" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00C44FAE" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidR="00503C46" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00503C46" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> used, Customer shall only use a </w:t>
       </w:r>
-      <w:r w:rsidR="00C44FAE" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00C44FAE" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">generic </w:t>
       </w:r>
-      <w:r w:rsidR="000B4064" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="000B4064" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Proven Winners</w:t>
       </w:r>
-      <w:r w:rsidR="00503C46" w:rsidRPr="003C4F64">
-[...18 lines deleted...]
-      <w:r w:rsidR="000B4064" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00503C46" w:rsidRPr="00C43603">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Container Garden Tag when at least 75% of the varieties in the container have been provided by </w:t>
+      </w:r>
+      <w:r w:rsidR="000B4064" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Proven Winners</w:t>
       </w:r>
-      <w:r w:rsidR="00712521" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00712521" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00FA1BE8" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00FA1BE8" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00FA1BE8" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00FA1BE8" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Customer shall be fully aware of, abide by, and govern itself in accordance with all information and restrictions set forth on any plant tag provided to Customer by or on behalf of Proven Winners.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="337A82BF" w14:textId="77777777" w:rsidR="00503C46" w:rsidRPr="003C4F64" w:rsidRDefault="00503C46" w:rsidP="009C6E0C">
+    <w:p w14:paraId="337A82BF" w14:textId="77777777" w:rsidR="00503C46" w:rsidRPr="00C43603" w:rsidRDefault="00503C46" w:rsidP="009C6E0C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DF6A104" w14:textId="76342C39" w:rsidR="00B5247D" w:rsidRPr="003C4F64" w:rsidRDefault="00CA295A" w:rsidP="009C6E0C">
+    <w:p w14:paraId="7DF6A104" w14:textId="76342C39" w:rsidR="00B5247D" w:rsidRPr="00C43603" w:rsidRDefault="00CA295A" w:rsidP="009C6E0C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidR="00B5247D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B5247D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B5247D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B5247D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B5247D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B5247D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Re-Selling</w:t>
       </w:r>
-      <w:r w:rsidR="00527344" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00527344" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
-      <w:r w:rsidR="00B5247D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B5247D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Giving A</w:t>
       </w:r>
-      <w:r w:rsidR="00527344" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00527344" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>way Proven Winners’ Plant Tags or Containers i</w:t>
       </w:r>
-      <w:r w:rsidR="00B5247D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B5247D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>s Strictly Prohibited</w:t>
       </w:r>
-      <w:r w:rsidR="00B5247D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B5247D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidR="00126C9A" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00126C9A" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Additionally, P</w:t>
       </w:r>
-      <w:r w:rsidR="00527344" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00527344" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">urchasing or otherwise obtaining Proven Winners’ plant tags or containers from any source other than Proven Winners is strictly prohibited.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="798C092A" w14:textId="77777777" w:rsidR="00B5247D" w:rsidRPr="003C4F64" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
+    <w:p w14:paraId="798C092A" w14:textId="77777777" w:rsidR="00B5247D" w:rsidRPr="00C43603" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74E66AF2" w14:textId="2F8701AD" w:rsidR="009C6E0C" w:rsidRPr="003C4F64" w:rsidRDefault="00CA295A" w:rsidP="009C6E0C">
+    <w:p w14:paraId="74E66AF2" w14:textId="2F8701AD" w:rsidR="009C6E0C" w:rsidRPr="00C43603" w:rsidRDefault="00CA295A" w:rsidP="009C6E0C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="009C6E0C" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="009C6E0C" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="009C6E0C" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="009C6E0C" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="009C6E0C" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="009C6E0C" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Limitation on and Exclusion of Damages</w:t>
       </w:r>
-      <w:r w:rsidR="009C6E0C" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="009C6E0C" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.  Customer may recover only direct damages up to</w:t>
       </w:r>
-      <w:r w:rsidR="00455F2B" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00455F2B" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009C6E0C" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="009C6E0C" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>but not exceeding</w:t>
       </w:r>
-      <w:r w:rsidR="00455F2B" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00455F2B" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009C6E0C" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="009C6E0C" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>the amount paid for the</w:t>
       </w:r>
-      <w:r w:rsidR="00455F2B" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00455F2B" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009C6E0C" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="009C6E0C" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>subject</w:t>
       </w:r>
-      <w:r w:rsidR="00455F2B" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00455F2B" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> plant</w:t>
       </w:r>
-      <w:r w:rsidR="009C6E0C" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="009C6E0C" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> products.</w:t>
       </w:r>
-      <w:r w:rsidR="00455F2B" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00455F2B" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="009C6E0C" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="009C6E0C" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Customer cannot recover any other damages,</w:t>
       </w:r>
-      <w:r w:rsidR="00455F2B" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00455F2B" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009C6E0C" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="009C6E0C" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>including</w:t>
       </w:r>
-      <w:r w:rsidR="00455F2B" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00455F2B" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009C6E0C" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="009C6E0C" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">consequential, lost profits, special, indirect or incidental damages. This limitation applies </w:t>
       </w:r>
-      <w:r w:rsidR="00934880" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00934880" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>to anything</w:t>
       </w:r>
-      <w:r w:rsidR="009C6E0C" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="009C6E0C" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> related to the plant products purchased, as well as claims for breach of contract, breach of warranty, guarantee or condition, strict liability, negligence, or other tort to the extent permitted by applicable law.</w:t>
       </w:r>
-      <w:r w:rsidR="00455F2B" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00455F2B" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009C6E0C" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="009C6E0C" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> It also applies even if replacement of the plant products purchased or a refund for the plant products do not fully compensate</w:t>
       </w:r>
-      <w:r w:rsidR="00455F2B" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00455F2B" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009C6E0C" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="009C6E0C" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>for any</w:t>
       </w:r>
-      <w:r w:rsidR="00455F2B" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00455F2B" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009C6E0C" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="009C6E0C" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>or all</w:t>
       </w:r>
-      <w:r w:rsidR="00455F2B" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00455F2B" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009C6E0C" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="009C6E0C" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>losses, or if Proven Winners or its suppliers</w:t>
       </w:r>
-      <w:r w:rsidR="00455F2B" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00455F2B" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009C6E0C" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="009C6E0C" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>knew or</w:t>
       </w:r>
-      <w:r w:rsidR="00455F2B" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00455F2B" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009C6E0C" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="009C6E0C" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>should have known about the possibility of the damages.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46A1BD20" w14:textId="77777777" w:rsidR="009C6E0C" w:rsidRPr="003C4F64" w:rsidRDefault="009C6E0C" w:rsidP="009C6E0C">
+    <w:p w14:paraId="46A1BD20" w14:textId="77777777" w:rsidR="009C6E0C" w:rsidRPr="00C43603" w:rsidRDefault="009C6E0C" w:rsidP="009C6E0C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45E14E2A" w14:textId="156454B3" w:rsidR="00B5247D" w:rsidRPr="003C4F64" w:rsidRDefault="00C6705D" w:rsidP="009C6E0C">
+    <w:p w14:paraId="45E14E2A" w14:textId="156454B3" w:rsidR="00B5247D" w:rsidRPr="00C43603" w:rsidRDefault="00C6705D" w:rsidP="009C6E0C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00CA295A" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00CA295A" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="00B5247D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B5247D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B5247D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B5247D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B5247D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B5247D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Customer Owns No Rights </w:t>
       </w:r>
-      <w:r w:rsidR="00E10DDB" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00E10DDB" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidR="00B5247D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B5247D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mutations</w:t>
       </w:r>
-      <w:r w:rsidR="00923818" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00923818" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidR="00B5247D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B5247D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Customer shall report to </w:t>
       </w:r>
-      <w:r w:rsidR="000B4064" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="000B4064" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Proven Winners</w:t>
       </w:r>
-      <w:r w:rsidR="00B5247D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B5247D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> immediately any sport, bud mutation, or mutant (defined as a sudden heritable change appearing in a plant as the result of a change in genes and chromosomes which may or may not result in a superior plant) found in the </w:t>
       </w:r>
-      <w:r w:rsidR="000B4064" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="000B4064" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Proven Winners</w:t>
       </w:r>
-      <w:r w:rsidR="00B5247D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B5247D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> products. Immediately upon request of </w:t>
       </w:r>
-      <w:r w:rsidR="000B4064" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="000B4064" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Proven Winners</w:t>
       </w:r>
-      <w:r w:rsidR="00B5247D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B5247D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">, Customer shall provide </w:t>
       </w:r>
-      <w:r w:rsidR="000B4064" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="000B4064" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Proven Winners</w:t>
       </w:r>
-      <w:r w:rsidR="00B5247D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B5247D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> with material of the sport, bud mutation, or mutant.  Any sport, bud mutation, or mutant found in the </w:t>
       </w:r>
-      <w:r w:rsidR="000B4064" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="000B4064" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Proven Winners</w:t>
       </w:r>
-      <w:r w:rsidR="00B5247D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B5247D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> produ</w:t>
       </w:r>
-      <w:r w:rsidR="00402D8B" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00402D8B" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">ct shall be the property of </w:t>
       </w:r>
-      <w:r w:rsidR="000B4064" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="000B4064" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Proven Winners</w:t>
       </w:r>
-      <w:r w:rsidR="00B5247D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B5247D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00402D8B" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00402D8B" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00B5247D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B5247D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">breeder or plant patent owner, at </w:t>
       </w:r>
-      <w:r w:rsidR="000B4064" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="000B4064" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Proven Winners’</w:t>
       </w:r>
-      <w:r w:rsidR="00B5247D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00B5247D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> discretion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F807D6B" w14:textId="77777777" w:rsidR="00B5247D" w:rsidRPr="003C4F64" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
+    <w:p w14:paraId="6F807D6B" w14:textId="77777777" w:rsidR="00B5247D" w:rsidRPr="00C43603" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F585BBF" w14:textId="6329968E" w:rsidR="00B5247D" w:rsidRPr="003C4F64" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
+    <w:p w14:paraId="2F585BBF" w14:textId="6329968E" w:rsidR="00B5247D" w:rsidRPr="00C43603" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00CA295A" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00CA295A" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Quality Control Standard</w:t>
       </w:r>
-      <w:r w:rsidR="00923818" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00923818" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Customer shall ship, sell, or distribute none of the finished plants of the </w:t>
       </w:r>
-      <w:r w:rsidR="000B4064" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="000B4064" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Proven Winners</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> products unless the same shall be in healthy condition and of a size, condition, and appearance appropriate for retail sale.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BC47B30" w14:textId="77777777" w:rsidR="00B5247D" w:rsidRPr="003C4F64" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
+    <w:p w14:paraId="6BC47B30" w14:textId="77777777" w:rsidR="00B5247D" w:rsidRPr="00C43603" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BB6C13E" w14:textId="2720E0E8" w:rsidR="00B5247D" w:rsidRPr="003C4F64" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
+    <w:p w14:paraId="6BB6C13E" w14:textId="2720E0E8" w:rsidR="00B5247D" w:rsidRPr="00C43603" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00CA295A" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00CA295A" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Right of Inspection</w:t>
       </w:r>
-      <w:r w:rsidR="00923818" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00923818" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Customer agrees to allow </w:t>
       </w:r>
-      <w:r w:rsidR="000B4064" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="000B4064" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Proven Winners</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:r w:rsidR="000B4064" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="000B4064" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Proven Winners</w:t>
       </w:r>
-      <w:r w:rsidR="00DE1EB5" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00DE1EB5" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Agents, including but </w:t>
       </w:r>
-      <w:r w:rsidR="00402D8B" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00402D8B" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">not </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">limited to Royalty </w:t>
       </w:r>
-      <w:r w:rsidR="008D48CD" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="008D48CD" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Administration</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> International to </w:t>
       </w:r>
-      <w:r w:rsidR="00331760" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00331760" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">enter and </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">inspect at any </w:t>
       </w:r>
-      <w:r w:rsidR="0013784E" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="0013784E" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>re</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>asonable time Customer’s premises and plantings to ensure compliance with this Agreement</w:t>
       </w:r>
-      <w:r w:rsidR="00331760" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00331760" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Customer shall authorize and instruct Customer’s employees to fully cooperate in any such entry or inspection</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.  Refusal to allow inspection will result in the immediate termination of this Agreement.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="005A5FF1" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="005A5FF1" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Additionally, if </w:t>
       </w:r>
-      <w:r w:rsidR="00EC2612" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00EC2612" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="005A5FF1" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="005A5FF1" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">on-compliance with this Agreement </w:t>
       </w:r>
-      <w:r w:rsidR="00DE1EB5" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00DE1EB5" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">is discovered </w:t>
       </w:r>
-      <w:r w:rsidR="00EC2612" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00EC2612" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">during an inspection </w:t>
       </w:r>
-      <w:r w:rsidR="005A5FF1" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="005A5FF1" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">and if Customer indicates that they purchased the Products “as is” from another grower, Customer must </w:t>
       </w:r>
-      <w:r w:rsidR="00DE1EB5" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00DE1EB5" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">immediately </w:t>
       </w:r>
-      <w:r w:rsidR="005A5FF1" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="005A5FF1" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>show proof of purchase of Products and provide the name and contact information for the other grower</w:t>
       </w:r>
-      <w:r w:rsidR="00DE1EB5" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00DE1EB5" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> to Proven Winners’ Agents</w:t>
       </w:r>
-      <w:r w:rsidR="005A5FF1" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="005A5FF1" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D205B70" w14:textId="77777777" w:rsidR="00B5247D" w:rsidRPr="003C4F64" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
+    <w:p w14:paraId="5D205B70" w14:textId="77777777" w:rsidR="00B5247D" w:rsidRPr="00C43603" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D60B187" w14:textId="69082D48" w:rsidR="00B5247D" w:rsidRPr="003C4F64" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
+    <w:p w14:paraId="3D60B187" w14:textId="69082D48" w:rsidR="00B5247D" w:rsidRPr="00C43603" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00CA295A" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00CA295A" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Termination</w:t>
       </w:r>
-      <w:r w:rsidR="00923818" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00923818" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Upon breach by Customer of any terms of this Agreement, the grant of rights to Customer under this Agreement is immediately terminated.  In this event, or upon termination of this Agreement for any reason, Customer agrees to destroy all plants, cuttings, buds, and other matter cap</w:t>
       </w:r>
-      <w:r w:rsidR="00402D8B" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00402D8B" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">able of reproduction of the </w:t>
       </w:r>
-      <w:r w:rsidR="000B4064" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="000B4064" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Proven Winners</w:t>
       </w:r>
-      <w:r w:rsidR="00402D8B" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00402D8B" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">products and all plants, cutting, buds, and other matter capable of reproduction, originating from the existing plant matter.  </w:t>
       </w:r>
-      <w:r w:rsidR="000B4064" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="000B4064" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Proven Winners</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> may also pursue all legal remedies available, to the fullest extent of the law, for the recovery of further damages, including without limitation, incidental, consequential, punitive, statutory, and infringement damages, lost profits and all forms of injunctive relief.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="418759B7" w14:textId="77777777" w:rsidR="00B5247D" w:rsidRPr="003C4F64" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
+    <w:p w14:paraId="418759B7" w14:textId="77777777" w:rsidR="00B5247D" w:rsidRPr="00C43603" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00899AE0" w14:textId="3B01C86D" w:rsidR="00B5247D" w:rsidRPr="003C4F64" w:rsidRDefault="00B5247D" w:rsidP="008927BE">
+    <w:p w14:paraId="00899AE0" w14:textId="3B01C86D" w:rsidR="00B5247D" w:rsidRPr="00C43603" w:rsidRDefault="00B5247D" w:rsidP="008927BE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00CA295A" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00CA295A" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Venue, Jurisdiction and Choice of Law</w:t>
       </w:r>
-      <w:r w:rsidR="008927BE" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="008927BE" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>/Attorney Fees</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">.  In any legal action arising out of this Agreement, or arising from infringement of </w:t>
       </w:r>
-      <w:r w:rsidR="000B4064" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="000B4064" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Proven Winners</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> rights, Customer consents to the exclusive jurisdiction of the U.S. District Courts, including the U.S. Courts for the Middle District of Florida</w:t>
       </w:r>
-      <w:r w:rsidR="00E43ACE" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00E43ACE" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">, the Northern District of California </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="00E43ACE" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00E43ACE" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">any of the U.S. District Courts of </w:t>
       </w:r>
-      <w:r w:rsidR="00025516" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00025516" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Texas</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">In any legal action arising out of this Agreement, or arising from infringement of </w:t>
       </w:r>
-      <w:r w:rsidR="000B4064" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="000B4064" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Proven Winners</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> rights, </w:t>
       </w:r>
-      <w:r w:rsidR="000B4064" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="000B4064" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Proven Winners</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> is entitled to reasonable attorney fees and costs. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A072B3D" w14:textId="77777777" w:rsidR="00B5247D" w:rsidRPr="003C4F64" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
+    <w:p w14:paraId="3A072B3D" w14:textId="77777777" w:rsidR="00B5247D" w:rsidRPr="00C43603" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40128EEA" w14:textId="4E3A4805" w:rsidR="00B5247D" w:rsidRPr="003C4F64" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
+    <w:p w14:paraId="40128EEA" w14:textId="4E3A4805" w:rsidR="00B5247D" w:rsidRPr="00C43603" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="005A5FF1" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="005A5FF1" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Non-Assignability and Severability</w:t>
       </w:r>
-      <w:r w:rsidR="00923818" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="00923818" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Customer may not assign this Agreement.  If any provisions of this Agreement are, or become, invalid or unenforceable, the remaining provisions continue to be fully effective.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23017E74" w14:textId="77777777" w:rsidR="00B5247D" w:rsidRPr="003C4F64" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
+    <w:p w14:paraId="23017E74" w14:textId="77777777" w:rsidR="00B5247D" w:rsidRPr="00C43603" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B5CDAA5" w14:textId="77777777" w:rsidR="00B5247D" w:rsidRPr="003C4F64" w:rsidRDefault="00B5247D" w:rsidP="00934880">
+    <w:p w14:paraId="0B5CDAA5" w14:textId="77777777" w:rsidR="00B5247D" w:rsidRPr="00C43603" w:rsidRDefault="00B5247D" w:rsidP="00934880">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ANY QUESTIONS REGARDING THIS AGREEMENT – CONTACT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="043CAFC1" w14:textId="77777777" w:rsidR="00B5247D" w:rsidRPr="003C4F64" w:rsidRDefault="00B5247D" w:rsidP="00934880">
+    <w:p w14:paraId="043CAFC1" w14:textId="77777777" w:rsidR="00B5247D" w:rsidRPr="00C43603" w:rsidRDefault="00B5247D" w:rsidP="00934880">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ROYALTY ADMINISTRATION INTERNATIONAL</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>at 1-800-472-4724</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="272F415A" w14:textId="77777777" w:rsidR="00B5247D" w:rsidRPr="003C4F64" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
+    <w:p w14:paraId="272F415A" w14:textId="77777777" w:rsidR="00B5247D" w:rsidRPr="00C43603" w:rsidRDefault="00B5247D" w:rsidP="009C6E0C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AEAE30C" w14:textId="77777777" w:rsidR="0026671D" w:rsidRPr="003C4F64" w:rsidRDefault="0026671D" w:rsidP="009C6E0C">
+    <w:p w14:paraId="5AEAE30C" w14:textId="77777777" w:rsidR="0026671D" w:rsidRPr="00C43603" w:rsidRDefault="0026671D" w:rsidP="009C6E0C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00153CE6" w14:textId="0B401084" w:rsidR="0026671D" w:rsidRPr="003C4F64" w:rsidRDefault="00DB1D8D" w:rsidP="009C6E0C">
+    <w:p w14:paraId="00153CE6" w14:textId="00129D0C" w:rsidR="0026671D" w:rsidRPr="00C43603" w:rsidRDefault="00DB1D8D" w:rsidP="009C6E0C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C4F64">
+      <w:r w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Version </w:t>
       </w:r>
-      <w:r w:rsidR="00222175">
+      <w:r w:rsidR="00362C12" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>2025-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008065F6">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00A45CBE" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>2026</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003372B4" w:rsidRPr="003C4F64">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="002574DE" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r w:rsidR="00A45CBE" w:rsidRPr="00C43603">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="003372B4" w:rsidRPr="00C43603">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
-      <w:r w:rsidR="0047382D" w:rsidRPr="003C4F64">
+      <w:r w:rsidR="0047382D" w:rsidRPr="00C43603">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Canada</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0026671D" w:rsidRPr="003C4F64" w:rsidSect="00494ABA">
-      <w:pgSz w:w="12240" w:h="20160" w:code="5"/>
+    <w:sectPr w:rsidR="0026671D" w:rsidRPr="00C43603" w:rsidSect="00E45528">
+      <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="189C011E" w14:textId="77777777" w:rsidR="00942125" w:rsidRDefault="00942125">
+    <w:p w14:paraId="58F32E50" w14:textId="77777777" w:rsidR="00A043C0" w:rsidRDefault="00A043C0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EA0C949" w14:textId="77777777" w:rsidR="00942125" w:rsidRDefault="00942125">
+    <w:p w14:paraId="57C9A9F7" w14:textId="77777777" w:rsidR="00A043C0" w:rsidRDefault="00A043C0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -6102,58 +6116,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CBEE73B" w14:textId="77777777" w:rsidR="00942125" w:rsidRDefault="00942125">
+    <w:p w14:paraId="663E6158" w14:textId="77777777" w:rsidR="00A043C0" w:rsidRDefault="00A043C0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37E6217F" w14:textId="77777777" w:rsidR="00942125" w:rsidRDefault="00942125">
+    <w:p w14:paraId="074E8531" w14:textId="77777777" w:rsidR="00A043C0" w:rsidRDefault="00A043C0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35997026"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2A8466A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -6601,227 +6615,214 @@
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1012489626">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="456335117">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1370766021">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="982345982">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B5247D"/>
     <w:rsid w:val="00015709"/>
     <w:rsid w:val="00024B61"/>
     <w:rsid w:val="00025516"/>
-    <w:rsid w:val="00035F24"/>
     <w:rsid w:val="00046498"/>
     <w:rsid w:val="00052F57"/>
-    <w:rsid w:val="00064CC1"/>
     <w:rsid w:val="00071077"/>
     <w:rsid w:val="00075077"/>
     <w:rsid w:val="00077C18"/>
     <w:rsid w:val="000942D0"/>
     <w:rsid w:val="00095615"/>
     <w:rsid w:val="00096AD5"/>
-    <w:rsid w:val="000B3AE5"/>
     <w:rsid w:val="000B4064"/>
     <w:rsid w:val="000B62BC"/>
     <w:rsid w:val="000C50C9"/>
     <w:rsid w:val="000E1D5B"/>
     <w:rsid w:val="000E31DE"/>
-    <w:rsid w:val="000F085F"/>
     <w:rsid w:val="000F55AF"/>
     <w:rsid w:val="000F62E9"/>
     <w:rsid w:val="000F6361"/>
     <w:rsid w:val="00101ADA"/>
     <w:rsid w:val="0010359A"/>
     <w:rsid w:val="0010778D"/>
     <w:rsid w:val="00112E3C"/>
     <w:rsid w:val="00115D41"/>
     <w:rsid w:val="00126C9A"/>
     <w:rsid w:val="00131A6F"/>
     <w:rsid w:val="0013784E"/>
     <w:rsid w:val="00151A73"/>
     <w:rsid w:val="00152293"/>
     <w:rsid w:val="001609BC"/>
     <w:rsid w:val="00171B88"/>
     <w:rsid w:val="00172163"/>
     <w:rsid w:val="00182527"/>
     <w:rsid w:val="00186202"/>
     <w:rsid w:val="00187658"/>
     <w:rsid w:val="0019002C"/>
-    <w:rsid w:val="001B2C9A"/>
     <w:rsid w:val="001B3A6E"/>
     <w:rsid w:val="001B6057"/>
     <w:rsid w:val="001C33B7"/>
     <w:rsid w:val="001C3833"/>
     <w:rsid w:val="001C7FC6"/>
     <w:rsid w:val="001E0BFF"/>
     <w:rsid w:val="001E0D39"/>
     <w:rsid w:val="001E2517"/>
     <w:rsid w:val="001E7A08"/>
     <w:rsid w:val="001F5DA8"/>
     <w:rsid w:val="002015FF"/>
     <w:rsid w:val="00211B22"/>
     <w:rsid w:val="00211D4A"/>
-    <w:rsid w:val="00222175"/>
     <w:rsid w:val="00231DAB"/>
     <w:rsid w:val="002344E5"/>
     <w:rsid w:val="00240E0F"/>
     <w:rsid w:val="002500D2"/>
-    <w:rsid w:val="00255ED6"/>
     <w:rsid w:val="00257351"/>
+    <w:rsid w:val="002574DE"/>
     <w:rsid w:val="00264D26"/>
     <w:rsid w:val="0026671D"/>
     <w:rsid w:val="0027098B"/>
     <w:rsid w:val="00270C0F"/>
     <w:rsid w:val="00275ECC"/>
     <w:rsid w:val="00283EEC"/>
     <w:rsid w:val="00285EE0"/>
     <w:rsid w:val="00287D61"/>
     <w:rsid w:val="00292352"/>
     <w:rsid w:val="00292E6E"/>
     <w:rsid w:val="002940B9"/>
     <w:rsid w:val="00297901"/>
     <w:rsid w:val="002A0FB1"/>
     <w:rsid w:val="002B3FDA"/>
     <w:rsid w:val="002B515D"/>
     <w:rsid w:val="002B7856"/>
     <w:rsid w:val="002C4691"/>
     <w:rsid w:val="002D293A"/>
     <w:rsid w:val="002D2FC5"/>
     <w:rsid w:val="002E130B"/>
     <w:rsid w:val="002E2288"/>
     <w:rsid w:val="003013E6"/>
+    <w:rsid w:val="0030466B"/>
     <w:rsid w:val="00307AEA"/>
     <w:rsid w:val="0031646E"/>
     <w:rsid w:val="00321412"/>
-    <w:rsid w:val="003251BE"/>
     <w:rsid w:val="00331760"/>
     <w:rsid w:val="00331FD2"/>
     <w:rsid w:val="00335524"/>
     <w:rsid w:val="003372B4"/>
     <w:rsid w:val="00337E4A"/>
     <w:rsid w:val="00342B9E"/>
-    <w:rsid w:val="003474AF"/>
-    <w:rsid w:val="0035011A"/>
     <w:rsid w:val="00353573"/>
     <w:rsid w:val="00353B8A"/>
     <w:rsid w:val="00362C12"/>
     <w:rsid w:val="00367F87"/>
     <w:rsid w:val="003754A3"/>
     <w:rsid w:val="003B21ED"/>
     <w:rsid w:val="003C43D5"/>
-    <w:rsid w:val="003C4F64"/>
     <w:rsid w:val="003D25FF"/>
     <w:rsid w:val="003D5392"/>
     <w:rsid w:val="003F039C"/>
     <w:rsid w:val="003F1586"/>
     <w:rsid w:val="003F22D7"/>
     <w:rsid w:val="003F641C"/>
     <w:rsid w:val="00402D8B"/>
     <w:rsid w:val="00405B1C"/>
     <w:rsid w:val="004264FA"/>
     <w:rsid w:val="004267D1"/>
     <w:rsid w:val="00432CAD"/>
     <w:rsid w:val="00433C83"/>
     <w:rsid w:val="004475F5"/>
-    <w:rsid w:val="00454399"/>
     <w:rsid w:val="00455F2B"/>
     <w:rsid w:val="00457229"/>
     <w:rsid w:val="00463C44"/>
     <w:rsid w:val="0047315C"/>
     <w:rsid w:val="0047382D"/>
     <w:rsid w:val="004831E3"/>
     <w:rsid w:val="00483734"/>
     <w:rsid w:val="00490D9D"/>
-    <w:rsid w:val="00494ABA"/>
     <w:rsid w:val="00495A4B"/>
     <w:rsid w:val="00497019"/>
     <w:rsid w:val="004A2189"/>
     <w:rsid w:val="004A662D"/>
     <w:rsid w:val="004B7497"/>
     <w:rsid w:val="004C69E5"/>
     <w:rsid w:val="004C72E3"/>
     <w:rsid w:val="004D5D31"/>
     <w:rsid w:val="004E2BD3"/>
     <w:rsid w:val="004E37AE"/>
     <w:rsid w:val="00500577"/>
     <w:rsid w:val="00503C46"/>
     <w:rsid w:val="005046F7"/>
-    <w:rsid w:val="00521B4C"/>
     <w:rsid w:val="00527344"/>
     <w:rsid w:val="00527628"/>
     <w:rsid w:val="0053230B"/>
     <w:rsid w:val="00537D11"/>
     <w:rsid w:val="00543B5D"/>
     <w:rsid w:val="005515AC"/>
     <w:rsid w:val="00551EBF"/>
     <w:rsid w:val="005528FD"/>
     <w:rsid w:val="0055331F"/>
     <w:rsid w:val="00563AD1"/>
     <w:rsid w:val="00576474"/>
     <w:rsid w:val="005835FA"/>
-    <w:rsid w:val="00591B95"/>
     <w:rsid w:val="00593A59"/>
-    <w:rsid w:val="005A0841"/>
     <w:rsid w:val="005A1810"/>
     <w:rsid w:val="005A235A"/>
     <w:rsid w:val="005A3419"/>
     <w:rsid w:val="005A5FF1"/>
     <w:rsid w:val="005B22B6"/>
     <w:rsid w:val="005B6275"/>
     <w:rsid w:val="005E18F9"/>
     <w:rsid w:val="005F1C02"/>
     <w:rsid w:val="00601914"/>
     <w:rsid w:val="006041CA"/>
     <w:rsid w:val="0060436B"/>
     <w:rsid w:val="00616A98"/>
     <w:rsid w:val="0062137D"/>
     <w:rsid w:val="00625DC3"/>
     <w:rsid w:val="00647CC1"/>
     <w:rsid w:val="006524DE"/>
     <w:rsid w:val="00661C2C"/>
     <w:rsid w:val="00664BE9"/>
     <w:rsid w:val="0066557A"/>
     <w:rsid w:val="00677909"/>
     <w:rsid w:val="006803A7"/>
     <w:rsid w:val="00680BF4"/>
     <w:rsid w:val="00695E44"/>
     <w:rsid w:val="006A2984"/>
     <w:rsid w:val="006B6132"/>
@@ -6831,232 +6832,231 @@
     <w:rsid w:val="006F3AC3"/>
     <w:rsid w:val="006F5759"/>
     <w:rsid w:val="0070347F"/>
     <w:rsid w:val="007058E1"/>
     <w:rsid w:val="00707BCD"/>
     <w:rsid w:val="00712376"/>
     <w:rsid w:val="00712521"/>
     <w:rsid w:val="007136BC"/>
     <w:rsid w:val="00713C4F"/>
     <w:rsid w:val="00716416"/>
     <w:rsid w:val="00720CFD"/>
     <w:rsid w:val="00733EFF"/>
     <w:rsid w:val="00737505"/>
     <w:rsid w:val="00750DB9"/>
     <w:rsid w:val="00751883"/>
     <w:rsid w:val="007637A8"/>
     <w:rsid w:val="0076606A"/>
     <w:rsid w:val="0076626D"/>
     <w:rsid w:val="00786E1F"/>
     <w:rsid w:val="007904E4"/>
     <w:rsid w:val="007A3355"/>
     <w:rsid w:val="007B1A9A"/>
     <w:rsid w:val="007C18A7"/>
     <w:rsid w:val="007D0B85"/>
     <w:rsid w:val="007F35F5"/>
-    <w:rsid w:val="008065F6"/>
     <w:rsid w:val="00807BA6"/>
     <w:rsid w:val="0081029F"/>
     <w:rsid w:val="00813AA3"/>
     <w:rsid w:val="00813B10"/>
     <w:rsid w:val="00814B38"/>
     <w:rsid w:val="008176E2"/>
     <w:rsid w:val="00824100"/>
     <w:rsid w:val="0083049D"/>
     <w:rsid w:val="00832448"/>
     <w:rsid w:val="0083376D"/>
     <w:rsid w:val="0086166B"/>
     <w:rsid w:val="00865023"/>
     <w:rsid w:val="00880FC7"/>
     <w:rsid w:val="0088301A"/>
     <w:rsid w:val="00890CB3"/>
     <w:rsid w:val="008927BE"/>
     <w:rsid w:val="00896EB1"/>
-    <w:rsid w:val="008A3C85"/>
     <w:rsid w:val="008A5635"/>
     <w:rsid w:val="008D48CD"/>
     <w:rsid w:val="008D5640"/>
     <w:rsid w:val="008E7A87"/>
     <w:rsid w:val="008F68FD"/>
-    <w:rsid w:val="009008BC"/>
     <w:rsid w:val="009152CE"/>
     <w:rsid w:val="009235E4"/>
     <w:rsid w:val="00923818"/>
     <w:rsid w:val="00931C88"/>
     <w:rsid w:val="00932668"/>
     <w:rsid w:val="00934880"/>
     <w:rsid w:val="00941EDF"/>
-    <w:rsid w:val="00942125"/>
     <w:rsid w:val="009469E6"/>
     <w:rsid w:val="009476A6"/>
     <w:rsid w:val="0095440C"/>
     <w:rsid w:val="00956B15"/>
     <w:rsid w:val="0096180B"/>
     <w:rsid w:val="00966D04"/>
     <w:rsid w:val="00973B97"/>
     <w:rsid w:val="00983DEF"/>
     <w:rsid w:val="00984AF9"/>
     <w:rsid w:val="009907CD"/>
     <w:rsid w:val="00991E5B"/>
-    <w:rsid w:val="00996A4D"/>
     <w:rsid w:val="00997EFF"/>
     <w:rsid w:val="009A44A5"/>
     <w:rsid w:val="009A5427"/>
     <w:rsid w:val="009A6596"/>
     <w:rsid w:val="009A72D1"/>
     <w:rsid w:val="009A7A13"/>
     <w:rsid w:val="009B3C1B"/>
+    <w:rsid w:val="009B6C20"/>
+    <w:rsid w:val="009B78BA"/>
     <w:rsid w:val="009C69B2"/>
     <w:rsid w:val="009C6E0C"/>
     <w:rsid w:val="009D7351"/>
     <w:rsid w:val="009D7530"/>
     <w:rsid w:val="009E1CC5"/>
     <w:rsid w:val="009E5C7F"/>
     <w:rsid w:val="009F00D1"/>
     <w:rsid w:val="009F0170"/>
     <w:rsid w:val="009F0AFE"/>
     <w:rsid w:val="00A01217"/>
+    <w:rsid w:val="00A043C0"/>
     <w:rsid w:val="00A07300"/>
     <w:rsid w:val="00A216A2"/>
     <w:rsid w:val="00A25016"/>
     <w:rsid w:val="00A2709A"/>
+    <w:rsid w:val="00A45CBE"/>
     <w:rsid w:val="00A4685C"/>
     <w:rsid w:val="00A47F59"/>
     <w:rsid w:val="00A51039"/>
     <w:rsid w:val="00A52B25"/>
     <w:rsid w:val="00A571C2"/>
     <w:rsid w:val="00A73F5D"/>
     <w:rsid w:val="00A75971"/>
     <w:rsid w:val="00A816C2"/>
     <w:rsid w:val="00A828B8"/>
     <w:rsid w:val="00A8797B"/>
     <w:rsid w:val="00A965D4"/>
     <w:rsid w:val="00AA6D5B"/>
     <w:rsid w:val="00AE5CE9"/>
     <w:rsid w:val="00AF2442"/>
     <w:rsid w:val="00AF62D2"/>
     <w:rsid w:val="00B00A4A"/>
     <w:rsid w:val="00B07BDD"/>
     <w:rsid w:val="00B24308"/>
     <w:rsid w:val="00B36C54"/>
     <w:rsid w:val="00B512E0"/>
     <w:rsid w:val="00B5247D"/>
     <w:rsid w:val="00B54418"/>
     <w:rsid w:val="00B63B71"/>
-    <w:rsid w:val="00B6751F"/>
     <w:rsid w:val="00B70C8C"/>
     <w:rsid w:val="00B75F5C"/>
     <w:rsid w:val="00BA46EC"/>
     <w:rsid w:val="00BA7357"/>
     <w:rsid w:val="00BB20D6"/>
     <w:rsid w:val="00BB48BB"/>
     <w:rsid w:val="00BC2CED"/>
     <w:rsid w:val="00BC2E0B"/>
     <w:rsid w:val="00BC46B5"/>
     <w:rsid w:val="00BE2243"/>
     <w:rsid w:val="00BE7048"/>
     <w:rsid w:val="00BF22B1"/>
     <w:rsid w:val="00BF333F"/>
     <w:rsid w:val="00BF7A31"/>
     <w:rsid w:val="00C019C5"/>
     <w:rsid w:val="00C10B14"/>
     <w:rsid w:val="00C13DD9"/>
     <w:rsid w:val="00C358CF"/>
+    <w:rsid w:val="00C43603"/>
     <w:rsid w:val="00C44FAE"/>
     <w:rsid w:val="00C50A41"/>
     <w:rsid w:val="00C6705D"/>
     <w:rsid w:val="00C675C8"/>
     <w:rsid w:val="00C67FCE"/>
     <w:rsid w:val="00C807EA"/>
     <w:rsid w:val="00C9068A"/>
     <w:rsid w:val="00CA295A"/>
     <w:rsid w:val="00CB5A1D"/>
     <w:rsid w:val="00CB6D8B"/>
     <w:rsid w:val="00CC0316"/>
+    <w:rsid w:val="00CC58C4"/>
     <w:rsid w:val="00CC5BB0"/>
     <w:rsid w:val="00CC7B3B"/>
     <w:rsid w:val="00CD1611"/>
     <w:rsid w:val="00CD3EA3"/>
     <w:rsid w:val="00CD56B3"/>
     <w:rsid w:val="00CE133D"/>
     <w:rsid w:val="00CE6796"/>
     <w:rsid w:val="00CE6868"/>
     <w:rsid w:val="00CE691C"/>
     <w:rsid w:val="00D01A95"/>
     <w:rsid w:val="00D02608"/>
     <w:rsid w:val="00D029F2"/>
     <w:rsid w:val="00D3216D"/>
     <w:rsid w:val="00D35666"/>
-    <w:rsid w:val="00D36109"/>
     <w:rsid w:val="00D47E8D"/>
     <w:rsid w:val="00D57A37"/>
     <w:rsid w:val="00D736A3"/>
     <w:rsid w:val="00D73B53"/>
     <w:rsid w:val="00D74447"/>
     <w:rsid w:val="00D758B2"/>
+    <w:rsid w:val="00D85D92"/>
     <w:rsid w:val="00D90E68"/>
     <w:rsid w:val="00D919F3"/>
     <w:rsid w:val="00D97785"/>
     <w:rsid w:val="00DB1D8D"/>
     <w:rsid w:val="00DB4AB4"/>
     <w:rsid w:val="00DB6FB4"/>
     <w:rsid w:val="00DD69EE"/>
     <w:rsid w:val="00DE07C5"/>
     <w:rsid w:val="00DE0E89"/>
     <w:rsid w:val="00DE1EB5"/>
     <w:rsid w:val="00DF21B1"/>
     <w:rsid w:val="00E10DDB"/>
     <w:rsid w:val="00E10E48"/>
     <w:rsid w:val="00E11709"/>
     <w:rsid w:val="00E259F3"/>
     <w:rsid w:val="00E25D72"/>
     <w:rsid w:val="00E26DFF"/>
-    <w:rsid w:val="00E41F2C"/>
     <w:rsid w:val="00E43ACE"/>
+    <w:rsid w:val="00E45528"/>
     <w:rsid w:val="00E479AA"/>
     <w:rsid w:val="00E51E44"/>
     <w:rsid w:val="00E53323"/>
     <w:rsid w:val="00E76703"/>
     <w:rsid w:val="00E82EC0"/>
     <w:rsid w:val="00E85F26"/>
     <w:rsid w:val="00E907B2"/>
     <w:rsid w:val="00E91B35"/>
     <w:rsid w:val="00EA3A9B"/>
     <w:rsid w:val="00EB61DE"/>
     <w:rsid w:val="00EC2612"/>
     <w:rsid w:val="00EC52F0"/>
-    <w:rsid w:val="00EC6577"/>
     <w:rsid w:val="00EC75E8"/>
+    <w:rsid w:val="00ED6D97"/>
     <w:rsid w:val="00EE5055"/>
-    <w:rsid w:val="00EF21DC"/>
     <w:rsid w:val="00F110D9"/>
+    <w:rsid w:val="00F2507D"/>
     <w:rsid w:val="00F32932"/>
     <w:rsid w:val="00F470D8"/>
     <w:rsid w:val="00F671FE"/>
     <w:rsid w:val="00F673C4"/>
     <w:rsid w:val="00F71231"/>
-    <w:rsid w:val="00F71FD1"/>
     <w:rsid w:val="00F778C5"/>
     <w:rsid w:val="00F86AE8"/>
     <w:rsid w:val="00F87B64"/>
     <w:rsid w:val="00F95217"/>
     <w:rsid w:val="00FA07A2"/>
     <w:rsid w:val="00FA1718"/>
     <w:rsid w:val="00FA1BE8"/>
     <w:rsid w:val="00FA7B50"/>
     <w:rsid w:val="00FB2389"/>
     <w:rsid w:val="00FC511B"/>
     <w:rsid w:val="00FC69CA"/>
     <w:rsid w:val="00FD6B1C"/>
     <w:rsid w:val="00FF6E64"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -7624,51 +7624,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1991399603">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.provenwinners.com/patents" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.provenwinners.com/patents" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7931,96 +7931,77 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...20 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1f864810-76c3-4ee1-ad43-b65112515e10" xmlns:ns3="f37f7e17-9198-4c5c-9fb6-139a42591593" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="99954b3f89a60665c7506cc657d58e24" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004E89292E0FC9234CB69804FC69151D87" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0001346c6209b1e8579fabcfa3cd7fa6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1f864810-76c3-4ee1-ad43-b65112515e10" xmlns:ns3="f37f7e17-9198-4c5c-9fb6-139a42591593" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ecb56ee2be5615ec82c035cd692476d7" ns2:_="" ns3:_="">
     <xsd:import namespace="1f864810-76c3-4ee1-ad43-b65112515e10"/>
     <xsd:import namespace="f37f7e17-9198-4c5c-9fb6-139a42591593"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1f864810-76c3-4ee1-ad43-b65112515e10" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="10" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
@@ -8054,50 +8035,55 @@
     <xsd:element name="MediaServiceKeyPoints" ma:index="16" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="cadcc718-5528-4d79-aa51-6c3faab0e423" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="25" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f37f7e17-9198-4c5c-9fb6-139a42591593" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -8199,129 +8185,120 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="f37f7e17-9198-4c5c-9fb6-139a42591593" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1f864810-76c3-4ee1-ad43-b65112515e10">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96628685-B6A3-4EAE-A5D1-3DD3C6C7ACE4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54F5D60C-4C32-4379-AF35-6A76BB4D3A21}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4ED1DD5D-D630-41E1-967C-E9324D94F176}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67C1BFE8-A66F-4028-9404-E79EB208282A}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2CD4960B-499D-4CE1-822B-38D914FB695E}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BF23E2D-D42D-400B-8C09-8D372328F9EB}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CACB31B-51DB-4F1F-B8A1-466E1252421F}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>2320</Words>
-  <Characters>13225</Characters>
+  <Words>2437</Words>
+  <Characters>13089</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>110</Lines>
-  <Paragraphs>31</Paragraphs>
+  <Lines>184</Lines>
+  <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PW GROW AND SELL AGREEMENT</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Proven Winners</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15514</CharactersWithSpaces>
+  <CharactersWithSpaces>15494</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PW GROW AND SELL AGREEMENT</dc:title>
   <dc:creator>Mark Broxon</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101004E89292E0FC9234CB69804FC69151D87</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>