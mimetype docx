--- v0 (2026-01-20)
+++ v1 (2026-10-20)
@@ -7,12705 +7,13151 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="36D779B3" w14:textId="099D3C20" w:rsidR="00683DFD" w:rsidRPr="00AE4974" w:rsidRDefault="009E7933" w:rsidP="00683DFD">
+    <w:p w14:paraId="36D779B3" w14:textId="099D3C20" w:rsidR="00683DFD" w:rsidRPr="00086FED" w:rsidRDefault="009E7933" w:rsidP="00683DFD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">CONVENTION </w:t>
       </w:r>
-      <w:r w:rsidR="001C3F22" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="001C3F22" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:caps/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>liant le</w:t>
       </w:r>
-      <w:r w:rsidR="001C3F22" w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001C3F22" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>CLIENT-</w:t>
       </w:r>
-      <w:r w:rsidR="001E66E7" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="001E66E7" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:caps/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>producteur</w:t>
       </w:r>
-      <w:r w:rsidR="001E66E7" w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001E66E7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FC7FB9" w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00FC7FB9" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">À </w:t>
       </w:r>
-      <w:r w:rsidR="00683DFD" w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00683DFD" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">PROVEN WINNERS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0364A53E" w14:textId="77777777" w:rsidR="00683DFD" w:rsidRPr="00AE4974" w:rsidRDefault="00683DFD" w:rsidP="00683DFD">
+    <w:p w14:paraId="0364A53E" w14:textId="77777777" w:rsidR="00683DFD" w:rsidRPr="00086FED" w:rsidRDefault="00683DFD" w:rsidP="00683DFD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4723F8F7" w14:textId="0D8271DE" w:rsidR="00683DFD" w:rsidRPr="00AE4974" w:rsidRDefault="002800F2" w:rsidP="00683DFD">
+    <w:p w14:paraId="4723F8F7" w14:textId="0D8271DE" w:rsidR="00683DFD" w:rsidRPr="00086FED" w:rsidRDefault="002800F2" w:rsidP="00683DFD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Lors de la réception de plantes </w:t>
       </w:r>
-      <w:r w:rsidR="00580DC9" w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00580DC9" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>PROVEN WINNERS</w:t>
       </w:r>
-      <w:r w:rsidR="001E66E7" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="001E66E7" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidR="001E66E7" w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001E66E7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FF796C" w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00FF796C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>et/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A12F379" w14:textId="62C4BC48" w:rsidR="00683DFD" w:rsidRPr="00AE4974" w:rsidRDefault="00580DC9" w:rsidP="00683DFD">
+    <w:p w14:paraId="4A12F379" w14:textId="62C4BC48" w:rsidR="00683DFD" w:rsidRPr="00086FED" w:rsidRDefault="00580DC9" w:rsidP="00683DFD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>PROVEN SELECTIONS</w:t>
       </w:r>
-      <w:r w:rsidR="001E66E7" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="001E66E7" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidR="001E66E7" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="001E66E7" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="002800F2" w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="002800F2" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">le client accepte les </w:t>
       </w:r>
-      <w:r w:rsidR="00333F02" w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00333F02" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>conditions</w:t>
       </w:r>
-      <w:r w:rsidR="002800F2" w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="002800F2" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00333F02" w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00333F02" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>énoncées</w:t>
       </w:r>
-      <w:r w:rsidR="002800F2" w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="002800F2" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>ci-dessous </w:t>
       </w:r>
-      <w:r w:rsidR="002800F2" w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="002800F2" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54133755" w14:textId="77777777" w:rsidR="00683DFD" w:rsidRPr="00AE4974" w:rsidRDefault="00683DFD" w:rsidP="00683DFD">
+    <w:p w14:paraId="54133755" w14:textId="77777777" w:rsidR="00683DFD" w:rsidRPr="00086FED" w:rsidRDefault="00683DFD" w:rsidP="00683DFD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="003E9193" w14:textId="58B11547" w:rsidR="00683DFD" w:rsidRPr="00AE4974" w:rsidRDefault="002800F2" w:rsidP="00683DFD">
+    <w:p w14:paraId="003E9193" w14:textId="58B11547" w:rsidR="00683DFD" w:rsidRPr="00086FED" w:rsidRDefault="002800F2" w:rsidP="00683DFD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">TOUTE FORME </w:t>
       </w:r>
-      <w:r w:rsidR="00AA2564" w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00AA2564" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>D’AUTOREPRODUCTION</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> EST STRICTEMENT INTERDITE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B6351C5" w14:textId="77777777" w:rsidR="00683DFD" w:rsidRPr="00AE4974" w:rsidRDefault="00683DFD" w:rsidP="00683DFD">
+    <w:p w14:paraId="7B6351C5" w14:textId="77777777" w:rsidR="00683DFD" w:rsidRPr="00086FED" w:rsidRDefault="00683DFD" w:rsidP="00683DFD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C44FA90" w14:textId="701843AE" w:rsidR="001355E8" w:rsidRPr="00AE4974" w:rsidRDefault="002800F2" w:rsidP="00683DFD">
+    <w:p w14:paraId="2C44FA90" w14:textId="701843AE" w:rsidR="001355E8" w:rsidRPr="00086FED" w:rsidRDefault="002800F2" w:rsidP="00683DFD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">LISEZ CETTE CONVENTION AVANT D’ACCEPTER TOUTE COMMANDE ET/OU </w:t>
       </w:r>
-      <w:r w:rsidR="00AA2564" w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00AA2564" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">AVANT </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>D’OUVRIR TOUTE LIVRAISON SCELLÉE OU NON</w:t>
       </w:r>
-      <w:r w:rsidR="00AF642A" w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00AF642A" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">SCELLÉE DE PLANTES </w:t>
       </w:r>
-      <w:r w:rsidR="00683DFD" w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00683DFD" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">PROVEN WINNERS </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>ET/OU</w:t>
       </w:r>
-      <w:r w:rsidR="00683DFD" w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00683DFD" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> PROVEN SELECTIONS. </w:t>
       </w:r>
-      <w:r w:rsidR="009B1E46" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="009B1E46" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">En acceptant une commande de plantes </w:t>
       </w:r>
-      <w:r w:rsidR="00683DFD" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00683DFD" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Proven Winners </w:t>
       </w:r>
-      <w:r w:rsidR="009B1E46" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="009B1E46" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>et/ou</w:t>
       </w:r>
-      <w:r w:rsidR="00683DFD" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00683DFD" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Proven </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00683DFD" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Selections</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00683DFD" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="009B1E46" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>et/ou en ouvrant toute bo</w:t>
+      </w:r>
+      <w:r w:rsidR="002C3F8B" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>î</w:t>
+      </w:r>
+      <w:r w:rsidR="009B1E46" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">te ou livraison de </w:t>
+      </w:r>
+      <w:r w:rsidR="00580DC9" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">plantes </w:t>
+      </w:r>
+      <w:r w:rsidR="00683DFD" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Proven Winners</w:t>
+      </w:r>
+      <w:r w:rsidR="009B1E46" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou</w:t>
+      </w:r>
+      <w:r w:rsidR="00683DFD" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Proven </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00683DFD" w:rsidRPr="00AE4974">
-[...6 lines deleted...]
-        <w:t>Proven</w:t>
+      <w:r w:rsidR="00683DFD" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Selections</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00683DFD" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00683DFD" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="009B1E46" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vous, le client dont le nom apparaît sur les documents de livraison et qui recevez </w:t>
+      </w:r>
+      <w:r w:rsidR="000F217D" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cette </w:t>
+      </w:r>
+      <w:r w:rsidR="009B1E46" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">commande (ci-après nommé le </w:t>
+      </w:r>
+      <w:r w:rsidR="00900E68" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>« Client »</w:t>
+      </w:r>
+      <w:r w:rsidR="00580DC9" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+      <w:r w:rsidR="009B1E46" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> acceptez les </w:t>
+      </w:r>
+      <w:r w:rsidR="00580DC9" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>conditions</w:t>
+      </w:r>
+      <w:r w:rsidR="009B1E46" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la présente convention. Si vous êtes en désaccord avec les </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7FB9" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">conditions </w:t>
+      </w:r>
+      <w:r w:rsidR="009B1E46" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de cette </w:t>
+      </w:r>
+      <w:r w:rsidR="00580DC9" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>convention,</w:t>
+      </w:r>
+      <w:r w:rsidR="009B1E46" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vous </w:t>
+      </w:r>
+      <w:r w:rsidR="009B1E46" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>devez refuser</w:t>
+      </w:r>
+      <w:r w:rsidR="009B1E46" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toute commande ou toute livraison et </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC38F8" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>vous abstenir d’ouvrir</w:t>
+      </w:r>
+      <w:r w:rsidR="009B1E46" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...278 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BC38F8" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">toute </w:t>
       </w:r>
-      <w:r w:rsidR="009B1E46" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="009B1E46" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>boîte</w:t>
       </w:r>
-      <w:r w:rsidR="00BC38F8" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BC38F8" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="000F217D" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="000F217D" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>additionnelle</w:t>
       </w:r>
-      <w:r w:rsidR="00BC38F8" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BC38F8" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="009B1E46" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="009B1E46" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="001355E8" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001355E8" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Dans le cas du refus d’une </w:t>
       </w:r>
-      <w:r w:rsidR="00580DC9" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00580DC9" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>commande,</w:t>
       </w:r>
-      <w:r w:rsidR="001355E8" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001355E8" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> vous devez communiquer le plus rapidement possible avec votre représentant </w:t>
       </w:r>
-      <w:r w:rsidR="000F217D" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="000F217D" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>commercial</w:t>
       </w:r>
-      <w:r w:rsidR="001355E8" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001355E8" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Proven Winners.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D4D423F" w14:textId="77777777" w:rsidR="00683DFD" w:rsidRPr="00AE4974" w:rsidRDefault="001355E8" w:rsidP="00683DFD">
+    <w:p w14:paraId="6D4D423F" w14:textId="77777777" w:rsidR="00683DFD" w:rsidRPr="00086FED" w:rsidRDefault="001355E8" w:rsidP="00683DFD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61334AC2" w14:textId="3DED21BE" w:rsidR="008215C2" w:rsidRDefault="001355E8" w:rsidP="00683DFD">
+    <w:p w14:paraId="61334AC2" w14:textId="3DED21BE" w:rsidR="008215C2" w:rsidRPr="00086FED" w:rsidRDefault="001355E8" w:rsidP="00683DFD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Cette convention </w:t>
       </w:r>
-      <w:r w:rsidR="00900E68" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00900E68" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>lie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00683DFD" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00683DFD" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Proven Winners North America LLC (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>ci- après nommé</w:t>
       </w:r>
-      <w:r w:rsidR="00683DFD" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00683DFD" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00900E68" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00900E68" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>« </w:t>
       </w:r>
-      <w:r w:rsidR="00580DC9" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00580DC9" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Proven Winners</w:t>
       </w:r>
-      <w:r w:rsidR="00900E68" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00900E68" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t> »</w:t>
       </w:r>
-      <w:r w:rsidR="00683DFD" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00683DFD" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="00F14AE7" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00F14AE7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">à </w:t>
       </w:r>
-      <w:r w:rsidR="00580DC9" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00580DC9" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>vous</w:t>
       </w:r>
-      <w:r w:rsidR="00900E68" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00900E68" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>le client</w:t>
       </w:r>
-      <w:r w:rsidR="00683DFD" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00683DFD" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00900E68" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00900E68" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>« Client »</w:t>
       </w:r>
-      <w:r w:rsidR="00683DFD" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00683DFD" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00580DC9" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00580DC9" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="0045622B" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0045622B" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Cette convention </w:t>
       </w:r>
-      <w:r w:rsidR="00F30263" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00F30263" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>se rapporte à</w:t>
       </w:r>
-      <w:r w:rsidR="0045622B" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0045622B" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F30263" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00F30263" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>toutes</w:t>
       </w:r>
-      <w:r w:rsidR="00F30263" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00F30263" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00462E75" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00462E75" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="0045622B" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0045622B" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">es </w:t>
       </w:r>
-      <w:r w:rsidR="001E7DCF" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001E7DCF" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">variétés de plantes </w:t>
       </w:r>
-      <w:r w:rsidR="00F30263" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00F30263" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Proven Winners</w:t>
       </w:r>
-      <w:r w:rsidR="00FC7FB9" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00FC7FB9" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> et </w:t>
       </w:r>
+      <w:r w:rsidR="00F30263" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proven </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F30263" w:rsidRPr="00AE4974">
-[...6 lines deleted...]
-        <w:t>Proven</w:t>
+      <w:r w:rsidR="00F30263" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Selections</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F30263" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00F30263" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...14 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00900E68" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>expédiées ou livrées par Proven Winners au Client</w:t>
+      </w:r>
+      <w:r w:rsidR="008215C2" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou </w:t>
+      </w:r>
+      <w:r w:rsidR="00362F7B" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>pour son compte</w:t>
+      </w:r>
+      <w:r w:rsidR="00900E68" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00900E68" w:rsidRPr="00AE4974">
-[...30 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0045622B" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>(ci-après nommé</w:t>
+      </w:r>
+      <w:r w:rsidR="00A22E42" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidR="0045622B" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:r w:rsidR="00A22E42" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>« </w:t>
+      </w:r>
+      <w:r w:rsidR="0045622B" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Produits</w:t>
+      </w:r>
+      <w:r w:rsidR="00A22E42" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t> »</w:t>
+      </w:r>
+      <w:r w:rsidR="0045622B" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A22E42" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="003B6D46" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0045622B" w:rsidRPr="00AE4974">
-[...79 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="47F36638" w14:textId="15EBF9A2" w:rsidR="00683DFD" w:rsidRPr="00AE4974" w:rsidRDefault="008215C2" w:rsidP="00683DFD">
+    <w:p w14:paraId="47F36638" w14:textId="15EBF9A2" w:rsidR="00683DFD" w:rsidRPr="00086FED" w:rsidRDefault="008215C2" w:rsidP="00683DFD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B72C96">
-[...30 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y compris, mais sans s'y limiter, les Produits </w:t>
+      </w:r>
+      <w:r w:rsidR="003B6D46" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>décrits</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B72C96">
-[...39 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sur (a) le site Web de Proven Winners à l’adresse www.provenwinners.com/patents et/ou (b) les étiquettes </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5810" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>de plante</w:t>
       </w:r>
-      <w:r w:rsidR="00E8201D">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00E8201D" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B72C96">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> fournies au client ou </w:t>
       </w:r>
-      <w:r w:rsidR="003B6D46">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="003B6D46" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>destinées à</w:t>
       </w:r>
-      <w:r w:rsidR="00EE5810" w:rsidRPr="006A6A6C">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00EE5810" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> être utilisées avec les Produits, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B72C96">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">chacune </w:t>
       </w:r>
-      <w:r w:rsidR="00E8201D">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00E8201D" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>avisant</w:t>
       </w:r>
-      <w:r w:rsidR="00EE5810">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00EE5810" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lient des droits de propriété intellectuelle importants </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5810" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>ainsi que fourni</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8201D" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>ssant</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5810" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EE5810" w:rsidRPr="006A6A6C">
-[...39 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="003B6D46" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>es inform</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5810" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>ations connexes concernant les P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>roduits et les variétés végétales</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5810" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, peu </w:t>
+      </w:r>
+      <w:r w:rsidR="00F30263" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">importe que </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5810" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">les Produits ou </w:t>
+      </w:r>
+      <w:r w:rsidR="00F30263" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>les variétés de plantes soient</w:t>
+      </w:r>
+      <w:r w:rsidR="00462E75" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003B6D46" w:rsidRPr="006A6A6C">
-[...75 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="003B6D46" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">donnés, </w:t>
+      </w:r>
+      <w:r w:rsidR="00462E75" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>vendus</w:t>
+      </w:r>
+      <w:r w:rsidR="00A22E42" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00462E75" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003B6D46">
-[...21 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00F30263" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">procurés </w:t>
+      </w:r>
+      <w:r w:rsidR="00462E75" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>en tant qu’échantillon</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF642A" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30263" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00462E75" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00FC7FB9" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> offerts gratuitement ou </w:t>
+      </w:r>
+      <w:r w:rsidR="00F30263" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fournis pour des tests ou </w:t>
+      </w:r>
+      <w:r w:rsidR="004510AF" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">des </w:t>
+      </w:r>
+      <w:r w:rsidR="00F30263" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>essais</w:t>
+      </w:r>
+      <w:r w:rsidR="0045622B" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF796C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En vertu de </w:t>
+      </w:r>
+      <w:r w:rsidR="0045622B" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>considérations justes et valables,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2371C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F30263" w:rsidRPr="00AE4974">
-[...30 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00FF796C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>dont il accuse réception par la présente</w:t>
+      </w:r>
+      <w:r w:rsidR="00C02D97" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00FC7FB9" w:rsidRPr="00AE4974">
-[...93 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00C2371C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> le Client</w:t>
       </w:r>
-      <w:r w:rsidR="0045622B" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0045622B" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> accepte </w:t>
       </w:r>
-      <w:r w:rsidR="00EE5810">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00EE5810" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">en outre </w:t>
       </w:r>
-      <w:r w:rsidR="0045622B" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0045622B" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>ce qui suit :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FA54B95" w14:textId="77777777" w:rsidR="00683DFD" w:rsidRPr="00AE4974" w:rsidRDefault="00683DFD" w:rsidP="00683DFD">
+    <w:p w14:paraId="5FA54B95" w14:textId="77777777" w:rsidR="00683DFD" w:rsidRPr="00086FED" w:rsidRDefault="00683DFD" w:rsidP="00683DFD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="635179C7" w14:textId="58B11EF6" w:rsidR="00683DFD" w:rsidRPr="00AE4974" w:rsidRDefault="00C2371C" w:rsidP="00683DFD">
+    <w:p w14:paraId="635179C7" w14:textId="58B11EF6" w:rsidR="00683DFD" w:rsidRPr="00086FED" w:rsidRDefault="00C2371C" w:rsidP="00683DFD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Annulation de conventions antérieures</w:t>
       </w:r>
-      <w:r w:rsidR="00580DC9" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00580DC9" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">La présente convention annule toute convention </w:t>
       </w:r>
-      <w:r w:rsidR="002E4241" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="002E4241" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>ou déclaration</w:t>
       </w:r>
-      <w:r w:rsidR="009536A7" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="009536A7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> antérieure</w:t>
       </w:r>
-      <w:r w:rsidR="002E4241" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="002E4241" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00FF796C" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00FF796C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>orale ou écrite</w:t>
       </w:r>
-      <w:r w:rsidR="002E4241" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="002E4241" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00DE0679" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00DE0679" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>liant</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00683DFD" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00683DFD" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Proven Winners </w:t>
       </w:r>
-      <w:r w:rsidR="008A0208">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="008A0208" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>au</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Client </w:t>
       </w:r>
-      <w:r w:rsidR="00DE0679" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00DE0679" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">et </w:t>
       </w:r>
-      <w:r w:rsidR="009536A7" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="009536A7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">touchant le même sujet que celui de la présente convention ou un sujet similaire. </w:t>
       </w:r>
-      <w:r w:rsidR="00C02D97" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00C02D97" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Elle annule également toute entente </w:t>
       </w:r>
-      <w:r w:rsidR="009536A7" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="009536A7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">ou déclaration </w:t>
       </w:r>
-      <w:r w:rsidR="00C02D97" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00C02D97" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>qui pourrait être interprétée comme étant une version antérieure de la présente convention.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47B9C1A7" w14:textId="77777777" w:rsidR="00683DFD" w:rsidRPr="00AE4974" w:rsidRDefault="00683DFD" w:rsidP="00683DFD">
+    <w:p w14:paraId="47B9C1A7" w14:textId="77777777" w:rsidR="00683DFD" w:rsidRPr="00086FED" w:rsidRDefault="00683DFD" w:rsidP="00683DFD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1650"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0847AF1F" w14:textId="7900DC98" w:rsidR="00683DFD" w:rsidRDefault="00683DFD" w:rsidP="00683DFD">
+    <w:p w14:paraId="0847AF1F" w14:textId="7900DC98" w:rsidR="00683DFD" w:rsidRPr="00086FED" w:rsidRDefault="00683DFD" w:rsidP="00683DFD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00325ACA" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00325ACA" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Pour la production de plantes </w:t>
       </w:r>
-      <w:r w:rsidR="00FF796C" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00FF796C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>achevées</w:t>
       </w:r>
-      <w:r w:rsidR="00325ACA" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00325ACA" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00325ACA" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00325ACA" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:caps/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>seulement;</w:t>
       </w:r>
-      <w:r w:rsidR="006E33CB" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006E33CB" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00325ACA" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00325ACA" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:caps/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>reproduction</w:t>
       </w:r>
-      <w:r w:rsidR="00325ACA" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00325ACA" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> INTERDITE</w:t>
       </w:r>
-      <w:r w:rsidR="00325ACA" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00325ACA" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00C02D97" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00C02D97" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00580DC9" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00580DC9" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Aux fins</w:t>
       </w:r>
-      <w:r w:rsidR="00714FF2" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00714FF2" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la présente convention, les termes </w:t>
       </w:r>
-      <w:r w:rsidR="00325ACA" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00325ACA" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:i/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantes </w:t>
       </w:r>
-      <w:r w:rsidR="00502C14" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00502C14" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:i/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>achevées</w:t>
       </w:r>
-      <w:r w:rsidR="00714FF2" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00714FF2" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DE0679" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00DE0679" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>désignent des</w:t>
       </w:r>
-      <w:r w:rsidR="00714FF2" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00714FF2" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> plantes ayant atteint </w:t>
       </w:r>
-      <w:r w:rsidR="00325ACA" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00325ACA" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>une taille</w:t>
       </w:r>
-      <w:r w:rsidR="00714FF2" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00714FF2" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> et une apparence </w:t>
       </w:r>
-      <w:r w:rsidR="00502C14" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00502C14" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">appropriées à </w:t>
       </w:r>
-      <w:r w:rsidR="00714FF2" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00714FF2" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>la vente au détail</w:t>
       </w:r>
-      <w:r w:rsidR="00502C14" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00502C14" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (« Plantes achevées »). </w:t>
       </w:r>
-      <w:r w:rsidR="00E51664" w:rsidRPr="004D7AD4">
+      <w:r w:rsidR="00E51664" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="00502C14" w:rsidRPr="00A20218">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00502C14" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">n ce qui concerne </w:t>
       </w:r>
-      <w:r w:rsidR="00BB04F3" w:rsidRPr="00A20218">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BB04F3" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">les plantes </w:t>
       </w:r>
-      <w:r w:rsidR="00B72C96">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00B72C96" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">annuelles </w:t>
       </w:r>
-      <w:r w:rsidR="00BB04F3" w:rsidRPr="00A20218">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BB04F3" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">vendues sous la </w:t>
       </w:r>
-      <w:r w:rsidR="00003900" w:rsidRPr="00A20218">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00003900" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>marque</w:t>
       </w:r>
-      <w:r w:rsidR="00BB04F3" w:rsidRPr="00A20218">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BB04F3" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Proven Winners</w:t>
       </w:r>
-      <w:r w:rsidR="00186B09">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00186B09" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00E51664">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00E51664" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">au Canada seulement, </w:t>
       </w:r>
-      <w:r w:rsidR="00502C14" w:rsidRPr="00A20218">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00502C14" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">il s’agit d’une Plante achevée </w:t>
       </w:r>
-      <w:r w:rsidR="00714FF2" w:rsidRPr="00A20218">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00714FF2" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>vendu</w:t>
       </w:r>
-      <w:r w:rsidR="00502C14" w:rsidRPr="00A20218">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00502C14" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00714FF2" w:rsidRPr="00A20218">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00714FF2" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FF796C" w:rsidRPr="00A20218">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00FF796C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>dans un contenant</w:t>
       </w:r>
-      <w:r w:rsidR="00502C14" w:rsidRPr="00A20218">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00502C14" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AF6DB8" w:rsidRPr="00A20218">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00AF6DB8" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">de marque Proven Winners </w:t>
       </w:r>
-      <w:r w:rsidR="00714FF2" w:rsidRPr="006E0220">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00714FF2" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidR="00A20218" w:rsidRPr="006A6A6C">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00A20218" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>deux</w:t>
       </w:r>
-      <w:r w:rsidR="00B10900" w:rsidRPr="006E0220">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00B10900" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> pouces et quart </w:t>
       </w:r>
-      <w:r w:rsidR="00A20218" w:rsidRPr="006A6A6C">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00A20218" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>(2</w:t>
       </w:r>
-      <w:r w:rsidR="00B10900" w:rsidRPr="006E0220">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00B10900" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">,25) </w:t>
       </w:r>
-      <w:r w:rsidR="00714FF2" w:rsidRPr="006A6A6C">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00714FF2" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>ou plus</w:t>
       </w:r>
-      <w:r w:rsidR="00B10900" w:rsidRPr="006A6A6C">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00B10900" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00714FF2" w:rsidRPr="006A6A6C">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00714FF2" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">ou </w:t>
       </w:r>
-      <w:r w:rsidR="007450BA" w:rsidRPr="006A6A6C">
-[...18 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="007450BA" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d’une Plante achevée </w:t>
+      </w:r>
+      <w:r w:rsidR="00714FF2" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>vendu</w:t>
       </w:r>
-      <w:r w:rsidR="00502C14" w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00502C14" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00714FF2" w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00714FF2" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007450BA" w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="007450BA" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">dans une grande corbeille </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007450BA" w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="007450BA" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>multiplante</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007450BA" w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="007450BA" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou </w:t>
       </w:r>
-      <w:r w:rsidR="00AF6DB8">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00AF6DB8" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">dans une </w:t>
       </w:r>
-      <w:r w:rsidR="007450BA" w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="007450BA" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">jardinière mixte. </w:t>
       </w:r>
-      <w:r w:rsidR="00B72C96">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00B72C96" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Remarque : la taille minimale autorisée aux États-Unis est de 4,25 pouces; le client ne peut donc expédier </w:t>
       </w:r>
-      <w:r w:rsidR="000952B0">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="000952B0" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>aucune plante achevée</w:t>
       </w:r>
-      <w:r w:rsidR="00B72C96">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00B72C96" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> dans des contenants de moins de 4,25 pouces </w:t>
       </w:r>
-      <w:r w:rsidR="000952B0">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="000952B0" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>aux</w:t>
       </w:r>
-      <w:r w:rsidR="00B72C96">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00B72C96" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> États-Unis. </w:t>
       </w:r>
-      <w:r w:rsidR="00872AC2" w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00872AC2" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Le Client ne peut </w:t>
       </w:r>
-      <w:r w:rsidR="00325F15" w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00325F15" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">ni </w:t>
       </w:r>
-      <w:r w:rsidR="00872AC2" w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00872AC2" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>revendre</w:t>
       </w:r>
-      <w:r w:rsidR="00D82D98" w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00D82D98" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00325F15" w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00325F15" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">ni </w:t>
       </w:r>
-      <w:r w:rsidR="009A13CE" w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="009A13CE" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>redistribuer</w:t>
       </w:r>
-      <w:r w:rsidR="007C2E89" w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="007C2E89" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00872AC2" w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00872AC2" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>les Produits</w:t>
       </w:r>
-      <w:r w:rsidR="00FC7FB9" w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00FC7FB9" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CC75DA" w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00CC75DA" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">à moins que les Produits </w:t>
       </w:r>
-      <w:r w:rsidR="008A0208">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="008A0208" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>n’</w:t>
       </w:r>
-      <w:r w:rsidR="00CC75DA" w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00CC75DA" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>aient la taille minimale décrite ci-dessus</w:t>
       </w:r>
-      <w:r w:rsidR="00BB04F3" w:rsidRPr="00AE4974">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BB04F3" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00A8643B" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00A8643B" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Le mot </w:t>
       </w:r>
-      <w:r w:rsidR="00A8643B" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00A8643B" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:i/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>redistribuer</w:t>
       </w:r>
-      <w:r w:rsidR="00A8643B" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00A8643B" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> signifie </w:t>
       </w:r>
-      <w:r w:rsidR="00634C78" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00634C78" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">toute </w:t>
       </w:r>
-      <w:r w:rsidR="00A8643B" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00A8643B" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">action de transférer, </w:t>
       </w:r>
-      <w:r w:rsidR="009A13CE" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="009A13CE" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidR="00A8643B" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00A8643B" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>vendre</w:t>
       </w:r>
-      <w:r w:rsidR="00FC7FB9" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00FC7FB9" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="009A13CE" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="009A13CE" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidR="00A8643B" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00A8643B" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>livrer ou tout autre moyen utilisé pour fournir les Produits à une ou des parties autres que le Client</w:t>
       </w:r>
-      <w:r w:rsidR="009A13CE" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="009A13CE" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A8643B" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00A8643B" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">mentionné dans la section </w:t>
       </w:r>
-      <w:r w:rsidR="009F27CB" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="009F27CB" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">« Livrer à » </w:t>
       </w:r>
-      <w:r w:rsidR="00A8643B" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00A8643B" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>du connaissement.</w:t>
       </w:r>
-      <w:r w:rsidR="00BB04F3" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BB04F3" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BB666C" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BB666C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="00FC7FB9" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00FC7FB9" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
-      <w:r w:rsidR="00BB666C" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BB666C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004E6087" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="004E6087" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>seule</w:t>
       </w:r>
-      <w:r w:rsidR="00FC7FB9" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00FC7FB9" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="004E6087" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="004E6087" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> exception</w:t>
       </w:r>
-      <w:r w:rsidR="00FC7FB9" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00FC7FB9" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00BB666C" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BB666C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> quant aux exigences de taille minimale décrites ci-dessus </w:t>
       </w:r>
-      <w:r w:rsidR="00D273A4" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00D273A4" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>s’applique</w:t>
       </w:r>
-      <w:r w:rsidR="00FC7FB9" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00FC7FB9" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>nt</w:t>
       </w:r>
-      <w:r w:rsidR="00D273A4" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00D273A4" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> à</w:t>
       </w:r>
-      <w:r w:rsidR="00FC7FB9" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00FC7FB9" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> : 1. </w:t>
       </w:r>
-      <w:r w:rsidR="00D273A4" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00D273A4" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>l’achat</w:t>
       </w:r>
-      <w:r w:rsidR="0065585F" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0065585F" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> de Produits</w:t>
       </w:r>
-      <w:r w:rsidR="00411B47" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00411B47" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00FC7FB9" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00FC7FB9" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00ED2C64" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00ED2C64" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">par des </w:t>
       </w:r>
-      <w:r w:rsidR="0070691C" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0070691C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Clients étant des entreprises de paysagement, </w:t>
       </w:r>
-      <w:r w:rsidR="0065585F" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0065585F" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>dans des plateaux</w:t>
       </w:r>
-      <w:r w:rsidR="0070691C" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0070691C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> de 18 ou de 28 cases</w:t>
       </w:r>
-      <w:r w:rsidR="00ED2C64" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00ED2C64" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="0070691C" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0070691C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">dans le but unique </w:t>
       </w:r>
-      <w:r w:rsidR="00D443DE" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00D443DE" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>d’une transplantation directe</w:t>
       </w:r>
-      <w:r w:rsidR="0070691C" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0070691C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> dans un paysagement</w:t>
       </w:r>
-      <w:r w:rsidR="0065585F" w:rsidRPr="00AE4974">
-[...21 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0065585F" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ou 2. l’exception décrite dans la section </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6DB8" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="0065585F" w:rsidRPr="006A6A6C">
-[...12 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0065585F" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ci-dessous. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB04F3" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="005A7B91" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oute </w:t>
+      </w:r>
+      <w:r w:rsidR="001C3F22" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>culture</w:t>
+      </w:r>
+      <w:r w:rsidR="001C3F22" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BB04F3" w:rsidRPr="00AE4974">
-[...29 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="005A7B91" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">effectuée en vertu de cette </w:t>
+      </w:r>
+      <w:r w:rsidR="007F2CD0" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="005A7B91" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onvention doit </w:t>
+      </w:r>
+      <w:r w:rsidR="001C3F22" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">poursuivre </w:t>
+      </w:r>
+      <w:r w:rsidR="005A7B91" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">comme </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB04F3" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">seul </w:t>
+      </w:r>
+      <w:r w:rsidR="00142E72" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>objectif</w:t>
+      </w:r>
+      <w:r w:rsidR="005A7B91" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005A7B91" w:rsidRPr="00AE4974">
-[...10 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="009A13CE" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la production de </w:t>
+      </w:r>
+      <w:r w:rsidR="001C3F22" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plantes achevées, à partir </w:t>
+      </w:r>
+      <w:r w:rsidR="005A7B91" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF642A" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="005A7B91" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mat</w:t>
+      </w:r>
+      <w:r w:rsidR="00142E72" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidR="005A7B91" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>riel végétal Proven Winners</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF642A" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005A7B91" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>commandé et reçu par le Client</w:t>
+      </w:r>
+      <w:r w:rsidR="001C3F22" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005A7B91" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>de Proven Winners</w:t>
+      </w:r>
+      <w:r w:rsidR="00003900" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00142E72" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conformément aux </w:t>
+      </w:r>
+      <w:r w:rsidR="00580DC9" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>conditions</w:t>
+      </w:r>
+      <w:r w:rsidR="00142E72" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de cette </w:t>
+      </w:r>
+      <w:r w:rsidR="007F2CD0" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="005A7B91" w:rsidRPr="00AE4974">
-[...42 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00142E72" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>onvention.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009A13CE" w:rsidRPr="00AE4974">
-[...143 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1A4F93DD" w14:textId="0CEB7C76" w:rsidR="002F7304" w:rsidRPr="00AE4974" w:rsidRDefault="00224C6B" w:rsidP="00683DFD">
+    <w:p w14:paraId="1A4F93DD" w14:textId="0CEB7C76" w:rsidR="002F7304" w:rsidRPr="00086FED" w:rsidRDefault="00224C6B" w:rsidP="00683DFD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="262CB01B" w14:textId="77777777" w:rsidR="003B6D46" w:rsidRDefault="00683DFD" w:rsidP="00683DFD">
+    <w:p w14:paraId="262CB01B" w14:textId="77777777" w:rsidR="003B6D46" w:rsidRPr="00086FED" w:rsidRDefault="00683DFD" w:rsidP="00683DFD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00F14AE7" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00F14AE7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Obligations</w:t>
       </w:r>
-      <w:r w:rsidR="00417C0E" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00417C0E" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> au moment de l’</w:t>
       </w:r>
-      <w:r w:rsidR="00580DC9" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00580DC9" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>inspection</w:t>
       </w:r>
-      <w:r w:rsidR="001C3F22" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001C3F22" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C3F22" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001C3F22" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Dans le cas d’une</w:t>
       </w:r>
-      <w:r w:rsidR="00125D0F" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00125D0F" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C3F22" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001C3F22" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">reproduction non autorisée ou </w:t>
       </w:r>
-      <w:r w:rsidR="00125D0F" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00125D0F" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">illégale, </w:t>
       </w:r>
-      <w:r w:rsidR="00417C0E" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00417C0E" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Proven Winners </w:t>
       </w:r>
-      <w:r w:rsidR="004A6362" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="004A6362" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">peut se prévaloir de tous les droits et recours existants. </w:t>
       </w:r>
-      <w:r w:rsidR="00417C0E" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00417C0E" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Dans certains cas de </w:t>
       </w:r>
-      <w:r w:rsidR="00BC41E4" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BC41E4" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">reproduction </w:t>
       </w:r>
-      <w:r w:rsidR="00417C0E" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00417C0E" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">illégale, </w:t>
       </w:r>
-      <w:r w:rsidR="00BC41E4" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BC41E4" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">et à </w:t>
       </w:r>
-      <w:r w:rsidR="00FC7FB9" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00FC7FB9" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">l’entière </w:t>
       </w:r>
-      <w:r w:rsidR="00BC41E4" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BC41E4" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">discrétion de Proven </w:t>
       </w:r>
-      <w:r w:rsidR="00417C0E" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00417C0E" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Winners</w:t>
       </w:r>
-      <w:r w:rsidR="00BC41E4" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BC41E4" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">, le Client pourrait éviter une poursuite judiciaire </w:t>
       </w:r>
-      <w:r w:rsidR="00125D0F" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00125D0F" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
-      <w:r w:rsidR="00BC41E4" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BC41E4" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">choisissant de régler le différend par : </w:t>
       </w:r>
-      <w:r w:rsidR="00125D0F" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00125D0F" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
-      <w:r w:rsidR="00600AC7" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00600AC7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r w:rsidR="00125D0F" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00125D0F" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> paiement </w:t>
       </w:r>
-      <w:r w:rsidR="00557056" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00557056" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>immédiat</w:t>
       </w:r>
-      <w:r w:rsidR="00A8643B" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00A8643B" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00600AC7" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00600AC7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">d’un montant </w:t>
       </w:r>
-      <w:r w:rsidR="003B25D9">
-[...12 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="003B25D9" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fixe </w:t>
+      </w:r>
+      <w:r w:rsidR="00600AC7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">automatique </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8643B" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>de 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00125D0F" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>,00</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC41E4" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00600AC7" w:rsidRPr="00AE4974">
-[...39 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00125D0F" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$ US par bouture, </w:t>
+      </w:r>
+      <w:r w:rsidR="00125D0F" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidR="00125D0F" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00580DC9" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00600AC7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la destruction immédiate, </w:t>
+      </w:r>
+      <w:r w:rsidR="00125D0F" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">par </w:t>
+      </w:r>
+      <w:r w:rsidR="00600AC7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:r w:rsidR="001E7DCF" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">membre ou un agent </w:t>
+      </w:r>
+      <w:r w:rsidR="00600AC7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="00125D0F" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proven Winners, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC70E4" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>de tout matériel végétal non autorisé</w:t>
+      </w:r>
+      <w:r w:rsidR="00600AC7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou illégal. </w:t>
+      </w:r>
+      <w:r w:rsidR="00385DA7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le Client renonce à </w:t>
+      </w:r>
+      <w:r w:rsidR="00557056" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>l’</w:t>
+      </w:r>
+      <w:r w:rsidR="00385DA7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>option</w:t>
+      </w:r>
+      <w:r w:rsidR="00557056" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> décrite </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB14A3" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>ci-dessus</w:t>
+      </w:r>
+      <w:r w:rsidR="00557056" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00125D0F" w:rsidRPr="00E51664">
-[...166 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00FB14A3" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s’il </w:t>
+      </w:r>
+      <w:r w:rsidR="009F27CB" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>n’a pas indiqué</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB14A3" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par écrit, au moment de l’inspection, toute reproduction illégale. </w:t>
+      </w:r>
+      <w:r w:rsidR="00385DA7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dans </w:t>
+      </w:r>
+      <w:r w:rsidR="00660006" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>ce cas</w:t>
+      </w:r>
+      <w:r w:rsidR="00385DA7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>, le Client reconna</w:t>
+      </w:r>
+      <w:r w:rsidR="00557056" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>î</w:t>
+      </w:r>
+      <w:r w:rsidR="00385DA7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="003B25D9" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : 1)</w:t>
+      </w:r>
+      <w:r w:rsidR="00385DA7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FB14A3" w:rsidRPr="00AE4974">
-[...93 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="003B25D9" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">que </w:t>
       </w:r>
-      <w:r w:rsidR="00385DA7" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00385DA7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">les dommages subis par Proven Winners dépassent grandement </w:t>
       </w:r>
-      <w:r w:rsidR="00660006" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00660006" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">tout </w:t>
       </w:r>
-      <w:r w:rsidR="00FB14A3" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00FB14A3" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">montant </w:t>
       </w:r>
-      <w:r w:rsidR="00CC5041" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00CC5041" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">que Proven Winners aurait pu réclamer </w:t>
       </w:r>
-      <w:r w:rsidR="00557056" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00557056" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">en vertu de </w:t>
       </w:r>
-      <w:r w:rsidR="00CC5041" w:rsidRPr="00AE4974">
-[...40 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00CC5041" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>ce paragraphe</w:t>
+      </w:r>
+      <w:r w:rsidR="00557056" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au moment de l’inspection</w:t>
+      </w:r>
+      <w:r w:rsidR="00B97C32" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>; et 2)</w:t>
       </w:r>
-      <w:r w:rsidR="003B25D9" w:rsidRPr="00FD284D">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="003B25D9" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> qu’</w:t>
       </w:r>
-      <w:r w:rsidR="00B97C32" w:rsidRPr="00FD284D">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00B97C32" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>il n’achètera pas</w:t>
       </w:r>
-      <w:r w:rsidR="007B40D3" w:rsidRPr="00FD284D">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="007B40D3" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> de plantes Proven W</w:t>
       </w:r>
-      <w:r w:rsidR="00B97C32" w:rsidRPr="003B25D9">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">inners ou </w:t>
+      <w:r w:rsidR="00B97C32" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inners ou Proven </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00B97C32" w:rsidRPr="003B25D9">
-[...6 lines deleted...]
-        <w:t>Proven</w:t>
+      <w:r w:rsidR="00B97C32" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Selections</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00B97C32" w:rsidRPr="003B25D9">
-[...23 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00B97C32" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> de tout autre fournisseur.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4115E944" w14:textId="299FF11A" w:rsidR="00683DFD" w:rsidRPr="00193392" w:rsidRDefault="003B6D46" w:rsidP="00B72C96">
+    <w:p w14:paraId="4115E944" w14:textId="299FF11A" w:rsidR="00683DFD" w:rsidRPr="00086FED" w:rsidRDefault="003B6D46" w:rsidP="00B72C96">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B72C96">
-[...21 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Le droit de Proven Winners à une inspec</w:t>
+      </w:r>
+      <w:r w:rsidR="00362F7B" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>tion est discuté plus en détail</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A6A6C">
-[...15 lines deleted...]
-        <w:t>’article 12 ci-dessous.</w:t>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à l’article 12 ci-dessous.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A2A79B" w14:textId="77777777" w:rsidR="00683DFD" w:rsidRPr="00AE4974" w:rsidRDefault="00683DFD" w:rsidP="00683DFD">
+    <w:p w14:paraId="00A2A79B" w14:textId="77777777" w:rsidR="00683DFD" w:rsidRPr="00086FED" w:rsidRDefault="00683DFD" w:rsidP="00683DFD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B0486E0" w14:textId="273D7739" w:rsidR="00683DFD" w:rsidRPr="00AE4974" w:rsidRDefault="00683DFD" w:rsidP="00683DFD">
+    <w:p w14:paraId="7B0486E0" w14:textId="273D7739" w:rsidR="00683DFD" w:rsidRPr="00086FED" w:rsidRDefault="00683DFD" w:rsidP="00683DFD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:strike/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00557056" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00557056" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Étiquettes de </w:t>
       </w:r>
-      <w:r w:rsidR="00580DC9" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00580DC9" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>plantes </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00557056" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00557056" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Le Client doit utiliser les étiquettes de plantes Proven Winners </w:t>
       </w:r>
-      <w:r w:rsidR="00CC5041" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00CC5041" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">pour </w:t>
       </w:r>
-      <w:r w:rsidR="00557056" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00557056" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">les </w:t>
       </w:r>
-      <w:r w:rsidR="000F51FE" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="000F51FE" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Plantes achevées</w:t>
       </w:r>
-      <w:r w:rsidR="00557056" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00557056" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> et NE DOIT utiliser aucune autre étiquette de plante</w:t>
       </w:r>
-      <w:r w:rsidR="00557056" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00557056" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Proven Winners </w:t>
       </w:r>
-      <w:r w:rsidR="00A30A76" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00A30A76" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>fournit au Client une étiquette</w:t>
       </w:r>
-      <w:r w:rsidR="0027036D" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0027036D" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D66846">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00D66846" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">de plante </w:t>
       </w:r>
-      <w:r w:rsidR="0027036D" w:rsidRPr="00AE4974">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Proven Winners ou </w:t>
+      <w:r w:rsidR="0027036D" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proven Winners ou Proven </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0027036D" w:rsidRPr="00AE4974">
-[...6 lines deleted...]
-        <w:t>Proven</w:t>
+      <w:r w:rsidR="0027036D" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Selections</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0027036D" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0027036D" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> spécifique à chaque variété </w:t>
+      </w:r>
+      <w:r w:rsidR="00A30A76" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pour chaque </w:t>
+      </w:r>
+      <w:r w:rsidR="00D66846" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">produit végétal acheté </w:t>
+      </w:r>
+      <w:r w:rsidR="00A30A76" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>par le Client.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00A30A76" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>L’étiquette</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC38F8" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC5041" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de plante </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC38F8" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>spécifique à chaque variété</w:t>
+      </w:r>
+      <w:r w:rsidR="00A30A76" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fournie</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC38F8" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par Proven Winners ne doit faire l’objet d’aucune modification et</w:t>
+      </w:r>
+      <w:r w:rsidR="00A30A76" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doit être placée </w:t>
+      </w:r>
+      <w:r w:rsidR="007D3CEE" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bien en vue </w:t>
+      </w:r>
+      <w:r w:rsidR="00A30A76" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à l’intérieur de chaque contenant de chaque </w:t>
+      </w:r>
+      <w:r w:rsidR="004E1220" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plante achevée de chaque produit </w:t>
+      </w:r>
+      <w:r w:rsidR="001C30DB" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>végétal</w:t>
+      </w:r>
+      <w:r w:rsidR="00A30A76" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vendu ou expédié par le Client</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1220" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A30A76" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>de façon à être vue sans effort par l’acheteur et le consommateur.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D3CEE" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si </w:t>
+      </w:r>
+      <w:r w:rsidR="00D41239" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">plusieurs </w:t>
+      </w:r>
+      <w:r w:rsidR="007D3CEE" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">plantes ou plusieurs </w:t>
+      </w:r>
+      <w:r w:rsidR="00D41239" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">variétés de plantes sont </w:t>
+      </w:r>
+      <w:r w:rsidR="007D3CEE" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">placées </w:t>
+      </w:r>
+      <w:r w:rsidR="00D41239" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>dans le même contenant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D41239" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00407385" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ex. : </w:t>
+      </w:r>
+      <w:r w:rsidR="0027036D" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">grandes corbeilles </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0027036D" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0027036D" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>multiplantes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0027036D" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>, jardinières mixtes</w:t>
+      </w:r>
+      <w:r w:rsidR="00D41239" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>, etc.)</w:t>
+      </w:r>
+      <w:r w:rsidR="00660006" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D41239" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">au moins </w:t>
+      </w:r>
+      <w:r w:rsidR="00D41239" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>une</w:t>
+      </w:r>
+      <w:r w:rsidR="00D41239" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> étiquette pour </w:t>
+      </w:r>
+      <w:r w:rsidR="00D41239" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>chaque</w:t>
+      </w:r>
+      <w:r w:rsidR="00D41239" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> variété de </w:t>
+      </w:r>
+      <w:r w:rsidR="00580DC9" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>plante</w:t>
+      </w:r>
+      <w:r w:rsidR="00D41239" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00407385" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>de la plantation</w:t>
+      </w:r>
+      <w:r w:rsidR="00D41239" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doit être insérée</w:t>
+      </w:r>
+      <w:r w:rsidR="00407385" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dans le contenant </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB04F3" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ou </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF642A" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>être fournie</w:t>
+      </w:r>
+      <w:r w:rsidR="00407385" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avec les plantes</w:t>
+      </w:r>
+      <w:r w:rsidR="00E11792" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00681C0C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pour les plantations contenant au moins 75 % de plantes Proven Winners ou Proven </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00681C0C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Selections</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0027036D" w:rsidRPr="00AE4974">
-[...39 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00681C0C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0591" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>l’utilisation d’une É</w:t>
+      </w:r>
+      <w:r w:rsidR="00681C0C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>tiquette</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0591" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> générique de contenant jardinier</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4197A" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Proven Winners</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0591" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (une étiquette </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4197A" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>de plus grande taille</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0591" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A30A76" w:rsidRPr="00AE4974">
-[...10 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00E4197A" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>détaillant</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0591" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les différentes plantes ou variétés </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4197A" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de plantes </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0591" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>offertes dans un même contenant</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4197A" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidR="00681C0C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>en plus d’une étiquette de plante spécifique à la variété, est suggéré</w:t>
+      </w:r>
+      <w:r w:rsidR="0047287D" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00681C0C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mais non obligatoire, conformément </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0591" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à la section 7 ci-dessous. </w:t>
+      </w:r>
+      <w:r w:rsidR="00407385" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ou alors, </w:t>
+      </w:r>
+      <w:r w:rsidR="003C277A" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">une Étiquette de </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF642A" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>contenant jardinier</w:t>
+      </w:r>
+      <w:r w:rsidR="00A20218" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CC5041" w:rsidRPr="00AE4974">
-[...98 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00737A23" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fournie par Proven Winners et </w:t>
+      </w:r>
+      <w:r w:rsidR="00B62FD4" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>listant</w:t>
+      </w:r>
+      <w:r w:rsidR="001F6FA4" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007D3CEE" w:rsidRPr="00AE4974">
-[...50 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00B62FD4" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">séparément chaque </w:t>
+      </w:r>
+      <w:r w:rsidR="001F6FA4" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">variété de la plantation </w:t>
+      </w:r>
+      <w:r w:rsidR="00581172" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>peut être utilisé</w:t>
+      </w:r>
+      <w:r w:rsidR="0047287D" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00B62FD4" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, auquel cas les étiquettes de plantes individuelles spécifiques à chaque variété ne sont pas requises. </w:t>
+      </w:r>
+      <w:r w:rsidR="001F127D" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le Client </w:t>
+      </w:r>
+      <w:r w:rsidR="00915431" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>ne doit pas</w:t>
+      </w:r>
+      <w:r w:rsidR="001F127D" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D41239" w:rsidRPr="00AE4974">
-[...21 lines deleted...]
-        <w:t xml:space="preserve">grandes corbeilles </w:t>
+      <w:r w:rsidR="001F127D" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>produire, vendre, offrir pour vendre</w:t>
+      </w:r>
+      <w:r w:rsidR="00915431" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ni</w:t>
+      </w:r>
+      <w:r w:rsidR="001F127D" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> expédier de </w:t>
+      </w:r>
+      <w:r w:rsidR="001F6FA4" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Plantes achevées</w:t>
+      </w:r>
+      <w:r w:rsidR="001F127D" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A2F62" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>de tout</w:t>
+      </w:r>
+      <w:r w:rsidR="001F6FA4" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> produit </w:t>
+      </w:r>
+      <w:r w:rsidR="001F127D" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proven Winners en utilisant des étiquettes </w:t>
+      </w:r>
+      <w:r w:rsidR="000C3479" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>autres que</w:t>
+      </w:r>
+      <w:r w:rsidR="001F127D" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> celles fournies par Proven Winners</w:t>
+      </w:r>
+      <w:r w:rsidR="001F6FA4" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ni utiliser des marques de commerce, noms, noms de variétés ou marquage non </w:t>
+      </w:r>
+      <w:r w:rsidR="000C3479" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>autorisés ou inap</w:t>
+      </w:r>
+      <w:r w:rsidR="00934808" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="000C3479" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">licables avec les </w:t>
+      </w:r>
+      <w:r w:rsidR="001C30DB" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="000C3479" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">roduits Proven Winners. Il est interdit au Client de créer, </w:t>
+      </w:r>
+      <w:r w:rsidR="000B5DFE" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>d’</w:t>
+      </w:r>
+      <w:r w:rsidR="000C3479" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>imprimer</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF642A" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou </w:t>
+      </w:r>
+      <w:r w:rsidR="000B5DFE" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="000C3479" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">produire des </w:t>
+      </w:r>
+      <w:r w:rsidR="001C108C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidR="000C3479" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tiquettes de plantes, des contenants, des pots ou tout type </w:t>
+      </w:r>
+      <w:r w:rsidR="001C108C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="00B83777" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>matériel</w:t>
+      </w:r>
+      <w:r w:rsidR="001C108C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C3479" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d’emballage </w:t>
+      </w:r>
+      <w:r w:rsidR="001C108C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contenant, reproduisant ou </w:t>
+      </w:r>
+      <w:r w:rsidR="000B5DFE" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">affichant </w:t>
+      </w:r>
+      <w:r w:rsidR="001C108C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">les noms </w:t>
+      </w:r>
+      <w:r w:rsidR="000B5DFE" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>et les</w:t>
+      </w:r>
+      <w:r w:rsidR="001C108C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> marques de </w:t>
+      </w:r>
+      <w:r w:rsidR="00580DC9" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>commerce</w:t>
+      </w:r>
+      <w:r w:rsidR="005756A3" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="001C108C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B5DFE" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">les </w:t>
+      </w:r>
+      <w:r w:rsidR="001C108C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>images</w:t>
+      </w:r>
+      <w:r w:rsidR="000B5DFE" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C108C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ou </w:t>
+      </w:r>
+      <w:r w:rsidR="00B97015" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>l’</w:t>
+      </w:r>
+      <w:r w:rsidR="001C108C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">information sur les méthodes culturales </w:t>
+      </w:r>
+      <w:r w:rsidR="007A2F62" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">des variétés </w:t>
+      </w:r>
+      <w:r w:rsidR="001C108C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de Proven Winners et/ou de Proven </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0027036D" w:rsidRPr="00AE4974">
-[...5 lines deleted...]
-        <w:t>multiplantes</w:t>
+      <w:r w:rsidR="001C108C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Selections</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0027036D" w:rsidRPr="00AE4974">
-[...76 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001C108C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00407385" w:rsidRPr="00AE4974">
-[...84 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001C108C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De plus, des étiquettes </w:t>
+      </w:r>
+      <w:r w:rsidR="00A57904" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>primaires</w:t>
+      </w:r>
+      <w:r w:rsidR="00F428FA" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57904" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...68 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001C108C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">secondaires </w:t>
+      </w:r>
+      <w:r w:rsidR="00580DC9" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>ou </w:t>
+      </w:r>
+      <w:r w:rsidR="001C108C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">étiquettes </w:t>
+      </w:r>
+      <w:r w:rsidR="007A2F62" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>« </w:t>
+      </w:r>
+      <w:r w:rsidR="001C108C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">du </w:t>
+      </w:r>
+      <w:r w:rsidR="00580DC9" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>producteur</w:t>
+      </w:r>
+      <w:r w:rsidR="00B97015" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t> »</w:t>
+      </w:r>
+      <w:r w:rsidR="001C108C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ne pourront être utilisées </w:t>
+      </w:r>
+      <w:r w:rsidR="00B97015" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en aucun cas </w:t>
+      </w:r>
+      <w:r w:rsidR="001C108C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>comme substitut</w:t>
+      </w:r>
+      <w:r w:rsidR="00B97015" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="001C108C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E4197A" w:rsidRPr="00245933">
-[...98 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00AF642A" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">des </w:t>
+      </w:r>
+      <w:r w:rsidR="001C108C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>étiquettes fournies par Proven Winners</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF642A" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou avec ces dernières.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF642A" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00737A23" w:rsidRPr="00245933">
-[...669 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="77B72799" w14:textId="77777777" w:rsidR="00683DFD" w:rsidRDefault="00683DFD" w:rsidP="00683DFD">
+    <w:p w14:paraId="77B72799" w14:textId="77777777" w:rsidR="00683DFD" w:rsidRPr="00086FED" w:rsidRDefault="00683DFD" w:rsidP="00683DFD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:strike/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CFA298F" w14:textId="10F73470" w:rsidR="000952B0" w:rsidRDefault="0081403D" w:rsidP="0081403D">
+    <w:p w14:paraId="3CFA298F" w14:textId="10F73470" w:rsidR="000952B0" w:rsidRPr="00086FED" w:rsidRDefault="0081403D" w:rsidP="0081403D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Programme complet d’emballage et de contenants de marque Proven Winners obligatoire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4974">
-[...22 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>L’achat et l’utilisation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d’un contenant de marque Proven Winners sont obligatoires pour toutes les variétés de plantes cultivées pour la vente au détail dans le cas de la production de plantes </w:t>
+      </w:r>
+      <w:r w:rsidR="00F33FB5" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>individuelles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de marque Proven Winners.</w:t>
+      </w:r>
+      <w:r w:rsidR="000952B0" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cependant, la production </w:t>
+      </w:r>
+      <w:r w:rsidR="00780C02" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d’une plante individuelle </w:t>
+      </w:r>
+      <w:r w:rsidR="000952B0" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>est permise</w:t>
+      </w:r>
+      <w:r w:rsidR="0003282C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dans un contenant décoratif de huit (8) pouces ou plus</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51664" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B02A19" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">si on a </w:t>
+      </w:r>
+      <w:r w:rsidR="0003282C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l’intention d’y placer </w:t>
+      </w:r>
+      <w:r w:rsidR="00E51664" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">une plante annuelle ou vivace </w:t>
+      </w:r>
+      <w:r w:rsidR="0003282C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de grande taille. Un contenant décoratif doit comporter des éléments décoratifs tels qu’un consommateur </w:t>
+      </w:r>
+      <w:r w:rsidR="00780C02" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>utiliserait</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7FF7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ce contenant </w:t>
+      </w:r>
+      <w:r w:rsidR="0003282C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pour </w:t>
+      </w:r>
+      <w:r w:rsidR="000D7FF7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>exposer sa</w:t>
+      </w:r>
+      <w:r w:rsidR="0003282C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plante</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7FF7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>. Il ne peut s’agi</w:t>
+      </w:r>
+      <w:r w:rsidR="00186B09" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7FF7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’un </w:t>
+      </w:r>
+      <w:r w:rsidR="0003282C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contenant de production </w:t>
+      </w:r>
+      <w:r w:rsidR="000D7FF7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>standard</w:t>
+      </w:r>
+      <w:r w:rsidR="0003282C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. L’utilisation d’une étiquette à planter standard de marque Proven Winners est autorisée </w:t>
+      </w:r>
+      <w:r w:rsidR="000D7FF7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pour </w:t>
+      </w:r>
+      <w:r w:rsidR="006E0830" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">les </w:t>
+      </w:r>
+      <w:r w:rsidR="000D7FF7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="0003282C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>ontenant</w:t>
+      </w:r>
+      <w:r w:rsidR="006E0830" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0003282C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> décoratif</w:t>
+      </w:r>
+      <w:r w:rsidR="006E0830" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0003282C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7FF7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’au moins </w:t>
+      </w:r>
+      <w:r w:rsidR="0003282C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>huit pouces</w:t>
+      </w:r>
+      <w:r w:rsidR="006E0830" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utilisés pour la production de plantes individuelles</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51664" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4974">
-[...363 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="000D7FF7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidR="0003282C" w:rsidRPr="006E0830">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0003282C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>ous devez communiquez avec votre représentant</w:t>
       </w:r>
-      <w:r w:rsidR="000D7FF7" w:rsidRPr="006E0830">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="000D7FF7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> commercial </w:t>
       </w:r>
-      <w:r w:rsidR="0003282C" w:rsidRPr="006E0830">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0003282C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">de Proven Winners pour </w:t>
       </w:r>
-      <w:r w:rsidR="000D7FF7" w:rsidRPr="006E0830">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="000D7FF7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">obtenir l’approbation des contenants </w:t>
       </w:r>
-      <w:r w:rsidR="0003282C" w:rsidRPr="006E0830">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0003282C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">décoratif </w:t>
       </w:r>
-      <w:r w:rsidR="000D7FF7" w:rsidRPr="006E0830">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="000D7FF7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">envisagés </w:t>
       </w:r>
-      <w:r w:rsidR="0003282C" w:rsidRPr="006E0830">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0003282C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>avant de l</w:t>
       </w:r>
-      <w:r w:rsidR="000D7FF7" w:rsidRPr="006E0830">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="000D7FF7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">es </w:t>
       </w:r>
-      <w:r w:rsidR="0003282C" w:rsidRPr="006E0830">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0003282C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>utiliser.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58C11423" w14:textId="77777777" w:rsidR="000952B0" w:rsidRDefault="000952B0" w:rsidP="0081403D">
+    <w:p w14:paraId="58C11423" w14:textId="77777777" w:rsidR="000952B0" w:rsidRPr="00086FED" w:rsidRDefault="000952B0" w:rsidP="0081403D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7472565C" w14:textId="2F74D0AF" w:rsidR="0081403D" w:rsidRPr="00F869CB" w:rsidRDefault="0081403D" w:rsidP="004D7AD4">
+    <w:p w14:paraId="7472565C" w14:textId="24DD618E" w:rsidR="0081403D" w:rsidRPr="00086FED" w:rsidRDefault="0081403D" w:rsidP="004D7AD4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...42 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un contenant de marque Proven Winners n’est pas obligatoire pour les variétés cultivées pour la production de plantes </w:t>
+      </w:r>
+      <w:r w:rsidR="006E0830" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>individuelles qui sont vendues pour être utilisées dans des plantations paysagères</w:t>
+      </w:r>
+      <w:r w:rsidR="00F869CB" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006E0830" w:rsidRPr="00707193">
-[...18 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00F33FB5" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">(y compris </w:t>
       </w:r>
-      <w:r w:rsidR="00675066">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00675066" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">les </w:t>
       </w:r>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proven Winners </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F869CB">
-[...5 lines deleted...]
-        <w:t>Proven</w:t>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Annuals</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F869CB">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Winners </w:t>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00675066" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proven </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F869CB">
-[...5 lines deleted...]
-        <w:t>Annuals</w:t>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Accents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>MD</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F869CB">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00A074FB" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00675066">
-[...61 lines deleted...]
-      <w:r w:rsidR="00A074FB" w:rsidRPr="00F869CB">
+      <w:r w:rsidR="00675066" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...43 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">les variétés de </w:t>
       </w:r>
-      <w:r w:rsidR="00675066" w:rsidRPr="004D7AD4">
+      <w:r w:rsidR="00675066" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Caladium</w:t>
       </w:r>
-      <w:r w:rsidR="00675066">
+      <w:r w:rsidR="00675066" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Heart to </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F869CB">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Heart</w:t>
       </w:r>
+      <w:r w:rsidR="00CB25BC" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>MD</w:t>
+      </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F869CB">
-[...30 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00675066">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00675066" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">et les variétés de </w:t>
       </w:r>
-      <w:r w:rsidR="00675066" w:rsidRPr="004D7AD4">
+      <w:r w:rsidR="00675066" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Calla</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F869CB">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Be </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F869CB">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>My</w:t>
       </w:r>
-      <w:r w:rsidR="00A074FB" w:rsidRPr="00F869CB">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00A074FB" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>MD</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00675066">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00F869CB" w:rsidRPr="00675066">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00F869CB" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>. Si un contenant de marque Proven Winners n’est pas utilisé pour les</w:t>
+      </w:r>
+      <w:r w:rsidR="000E1362" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plantes destinées aux aménagements paysagers, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F869CB" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">le contenant doit </w:t>
+      </w:r>
+      <w:r w:rsidR="000E1362" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">alors </w:t>
+      </w:r>
+      <w:r w:rsidR="00F869CB" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">être neutre, </w:t>
+      </w:r>
+      <w:r w:rsidR="000E1362" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et n'afficher ni </w:t>
+      </w:r>
+      <w:r w:rsidR="00F869CB" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>marque</w:t>
+      </w:r>
+      <w:r w:rsidR="000E1362" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>s ni images de quelq</w:t>
+      </w:r>
+      <w:r w:rsidR="00F869CB" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>ue nature que ce soit</w:t>
+      </w:r>
+      <w:r w:rsidR="000E1362" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00F869CB">
-[...98 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006E0830" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61680E97" w14:textId="77777777" w:rsidR="0081403D" w:rsidRPr="00F869CB" w:rsidRDefault="0081403D" w:rsidP="0081403D">
+    <w:p w14:paraId="61680E97" w14:textId="77777777" w:rsidR="0081403D" w:rsidRPr="00086FED" w:rsidRDefault="0081403D" w:rsidP="0081403D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7004AAC4" w14:textId="735FA296" w:rsidR="0081403D" w:rsidRPr="00D21E4A" w:rsidRDefault="0081403D" w:rsidP="0081403D">
+    <w:p w14:paraId="7004AAC4" w14:textId="735FA296" w:rsidR="0081403D" w:rsidRPr="00086FED" w:rsidRDefault="0081403D" w:rsidP="0081403D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D21E4A">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Si le client ne se conforme pas au programme des contenants </w:t>
       </w:r>
-      <w:r w:rsidR="00D70914" w:rsidRPr="00D21E4A">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00D70914" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">de marque Proven Winners </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D21E4A">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>obligatoire décrit ci-dessus, il pourrait être autorisé à vendre les plantes non conformes en payant une amende de 1,50 $</w:t>
       </w:r>
-      <w:r w:rsidR="0064715E">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0064715E" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> US</w:t>
       </w:r>
-      <w:r w:rsidR="00810736">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00810736" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D21E4A">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>par plante individuelle.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E182154" w14:textId="77777777" w:rsidR="0081403D" w:rsidRDefault="0081403D" w:rsidP="0081403D">
+    <w:p w14:paraId="7E182154" w14:textId="77777777" w:rsidR="0081403D" w:rsidRPr="00086FED" w:rsidRDefault="0081403D" w:rsidP="0081403D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EC384BB" w14:textId="469287F8" w:rsidR="0081403D" w:rsidRDefault="0081403D" w:rsidP="0081403D">
+    <w:p w14:paraId="7EC384BB" w14:textId="469287F8" w:rsidR="0081403D" w:rsidRPr="00086FED" w:rsidRDefault="0081403D" w:rsidP="0081403D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D21E4A">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">ne doivent être utilisés que pour les </w:t>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les contenants Proven Winners ne doivent être utilisés que pour les Proven Winners </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F04600">
-[...6 lines deleted...]
-        <w:t>Proven</w:t>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Annuals</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F04600">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Winners </w:t>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Proven Winners </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F04600">
-[...6 lines deleted...]
-        <w:t>Annuals</w:t>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Perennials</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F04600">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Proven </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F04600">
-[...6 lines deleted...]
-        <w:t>Proven</w:t>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Harvest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>MD</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F04600">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Winners </w:t>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Proven </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F04600">
-[...6 lines deleted...]
-        <w:t>Perennials</w:t>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Accents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>MD</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F04600">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+      <w:r w:rsidR="006E0220" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Proven Winners, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">les variétés de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Caladium</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Heart to </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F04600">
-[...6 lines deleted...]
-        <w:t>Proven</w:t>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Heart</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB25BC" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>MD</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F04600">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:vertAlign w:val="superscript"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...162 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006E0220" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
-      <w:r w:rsidR="00606F0E" w:rsidRPr="00F04600">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00606F0E" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> les variétés de </w:t>
       </w:r>
-      <w:r w:rsidR="00A3684A" w:rsidRPr="004D7AD4">
+      <w:r w:rsidR="00A3684A" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Calla</w:t>
       </w:r>
-      <w:r w:rsidR="00A3684A" w:rsidRPr="00F04600">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00A3684A" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00606F0E" w:rsidRPr="00F04600">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00606F0E" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Be </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00606F0E" w:rsidRPr="00F04600">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00606F0E" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>My</w:t>
       </w:r>
-      <w:r w:rsidR="00606F0E" w:rsidRPr="00F04600">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00606F0E" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>MD</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F04600">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">; les contenants </w:t>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; les contenants Proven </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F04600">
-[...6 lines deleted...]
-        <w:t>Proven</w:t>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Selections</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F04600">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, seulement pour les variétés Proven </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F04600">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Selections</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F04600">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">, seulement pour les variétés </w:t>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; et les contenants Proven Winners </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F04600">
-[...6 lines deleted...]
-        <w:t>Proven</w:t>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>ColorChoice</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3684A" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>MD</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F04600">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, seulement pour les variétés de Proven Winners </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F04600">
-[...6 lines deleted...]
-        <w:t>Selections</w:t>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>ColorChoice</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3684A" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>MD</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F04600">
-[...103 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00A3684A" w:rsidRPr="00F04600">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00A3684A" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Remarque : l’utilisation d’un contenant « 306 » </w:t>
       </w:r>
-      <w:r w:rsidR="00553849" w:rsidRPr="00F04600">
-[...54 lines deleted...]
-        <w:t xml:space="preserve"> Administration International au 1 800 472-4724.</w:t>
+      <w:r w:rsidR="00553849" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">avec emballage à poignée de marque pourrait être autorisée, moyennant une approbation spéciale. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Pour plus d’information au sujet des pots et contenants autorisés, veuillez communiquer avec Royalty Administration International au 1 800 472-4724.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11699794" w14:textId="77777777" w:rsidR="0081403D" w:rsidRPr="00AE4974" w:rsidRDefault="0081403D" w:rsidP="00683DFD">
+    <w:p w14:paraId="11699794" w14:textId="77777777" w:rsidR="0081403D" w:rsidRPr="00086FED" w:rsidRDefault="0081403D" w:rsidP="00683DFD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:strike/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D6A8539" w14:textId="7C138CF6" w:rsidR="00AC4377" w:rsidRPr="00FD284D" w:rsidRDefault="003F48A9">
+    <w:p w14:paraId="6D6A8539" w14:textId="7C138CF6" w:rsidR="00AC4377" w:rsidRPr="00086FED" w:rsidRDefault="003F48A9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00683DFD" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00683DFD" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00683DFD" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00683DFD" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B97015" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00B97015" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Droit d’utilisation limité</w:t>
       </w:r>
-      <w:r w:rsidR="001C108C" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001C108C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> du </w:t>
       </w:r>
-      <w:r w:rsidR="005756A3" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="005756A3" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="001C108C" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001C108C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>ode à barres</w:t>
       </w:r>
-      <w:r w:rsidR="00934808" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00934808" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> et du </w:t>
       </w:r>
-      <w:r w:rsidR="005756A3" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="005756A3" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="00934808" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00934808" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>om du Client</w:t>
       </w:r>
-      <w:r w:rsidR="00683DFD" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00683DFD" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="007A2F62" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="007A2F62" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Si</w:t>
       </w:r>
-      <w:r w:rsidR="00934808" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00934808" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007A2F62" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="007A2F62" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">le </w:t>
       </w:r>
-      <w:r w:rsidR="00934808" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00934808" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Client désire utiliser </w:t>
       </w:r>
-      <w:r w:rsidR="00B97015" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00B97015" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
-      <w:r w:rsidR="005756A3" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="005756A3" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="00934808" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00934808" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>ode à barres</w:t>
       </w:r>
-      <w:r w:rsidR="007A2F62" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="007A2F62" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">, il </w:t>
       </w:r>
-      <w:r w:rsidR="00934808" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00934808" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>est encouragé à acheter</w:t>
       </w:r>
-      <w:r w:rsidR="00683DFD" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00683DFD" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00934808" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00934808" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>les contenants de marque Proven Winners</w:t>
       </w:r>
-      <w:r w:rsidR="00B97015" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00B97015" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00934808" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00934808" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">qui peuvent être imprimés </w:t>
       </w:r>
-      <w:r w:rsidR="00B26A55" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00B26A55" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>de façon personnalisée avec un code à barres</w:t>
       </w:r>
-      <w:r w:rsidR="00BE14D1" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BE14D1" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:r w:rsidR="00CC4E6E" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00CC4E6E" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">sur demande, </w:t>
       </w:r>
-      <w:r w:rsidR="00272F0B" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00272F0B" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="00BE14D1" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BE14D1" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">es étiquettes de plantes peuvent également être imprimées de façon personnalisée </w:t>
       </w:r>
-      <w:r w:rsidR="00272F0B" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00272F0B" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>avec un code à barres.</w:t>
       </w:r>
-      <w:r w:rsidR="00B26A55" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00B26A55" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BA1E17" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BA1E17" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="00934808" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00934808" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>e Client peut</w:t>
       </w:r>
-      <w:r w:rsidR="00BA1E17" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BA1E17" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AF642A" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00AF642A" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>aussi</w:t>
       </w:r>
-      <w:r w:rsidR="00B26A55" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00B26A55" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00934808" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00934808" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">utiliser avec </w:t>
       </w:r>
-      <w:r w:rsidR="00B26A55" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00B26A55" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>les Plantes achevées</w:t>
       </w:r>
-      <w:r w:rsidR="00934808" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00934808" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> une étiquette blanche </w:t>
       </w:r>
-      <w:r w:rsidR="0002319D" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0002319D" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">à </w:t>
       </w:r>
-      <w:r w:rsidR="00F64203" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00F64203" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">planter </w:t>
       </w:r>
-      <w:r w:rsidR="00934808" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00934808" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>(n’excéd</w:t>
       </w:r>
-      <w:r w:rsidR="0002319D" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0002319D" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00934808" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00934808" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>nt pas</w:t>
       </w:r>
-      <w:r w:rsidR="0002319D" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0002319D" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FA0D96" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00FA0D96" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00C00C89" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00C00C89" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="0002319D" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0002319D" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
-      <w:r w:rsidR="00F64203" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00F64203" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">hauteur </w:t>
       </w:r>
-      <w:r w:rsidR="00934808" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00934808" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>x 1</w:t>
       </w:r>
-      <w:r w:rsidR="0002319D" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0002319D" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>” de largeur)</w:t>
       </w:r>
-      <w:r w:rsidR="00683DFD" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00683DFD" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0002319D" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0002319D" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">ou une étiquette blanche </w:t>
       </w:r>
-      <w:r w:rsidR="007A2F62" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="007A2F62" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">(n’excédant pas 1" x 1 ½") </w:t>
       </w:r>
-      <w:r w:rsidR="0002319D" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0002319D" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">à coller sur le contenant </w:t>
       </w:r>
-      <w:r w:rsidR="001D5794" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001D5794" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">ou sur une </w:t>
       </w:r>
-      <w:r w:rsidR="00D553AA" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00D553AA" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>É</w:t>
       </w:r>
-      <w:r w:rsidR="001D5794" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001D5794" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">tiquette de </w:t>
       </w:r>
-      <w:r w:rsidR="00AF642A" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00AF642A" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>contenant jardinier</w:t>
       </w:r>
-      <w:r w:rsidR="00F64203" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00F64203" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004553D1" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="004553D1" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">sur </w:t>
       </w:r>
-      <w:r w:rsidR="00AF642A" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00AF642A" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">laquelle </w:t>
       </w:r>
-      <w:r w:rsidR="004553D1" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="004553D1" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">ne pourront </w:t>
       </w:r>
-      <w:r w:rsidR="00F64203" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00F64203" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">figurer </w:t>
       </w:r>
-      <w:r w:rsidR="004553D1" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="004553D1" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>que le code à barres et/ou le prix du produit</w:t>
       </w:r>
-      <w:r w:rsidR="00F64203" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00F64203" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>, a</w:t>
       </w:r>
-      <w:r w:rsidR="004553D1" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="004553D1" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">ucune autre inscription </w:t>
       </w:r>
-      <w:r w:rsidR="00F64203" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00F64203" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">que ce qui est stipulé dans ce paragraphe </w:t>
       </w:r>
-      <w:r w:rsidR="004553D1" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="004553D1" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">ne </w:t>
       </w:r>
-      <w:r w:rsidR="00F64203" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00F64203" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>pouvant ap</w:t>
       </w:r>
-      <w:r w:rsidR="004553D1" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="004553D1" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>paraître sur ces étiquettes</w:t>
       </w:r>
-      <w:r w:rsidR="00F64203" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00F64203" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="004553D1" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="004553D1" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">De plus, </w:t>
       </w:r>
-      <w:r w:rsidR="002A4A7E" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="002A4A7E" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">si </w:t>
       </w:r>
-      <w:r w:rsidR="004553D1" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="004553D1" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">le Client </w:t>
       </w:r>
-      <w:r w:rsidR="002A4A7E" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="002A4A7E" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>souhaite indiquer qu’il est le producteur de la Plante achevée, il peut apposer une étiquette sur le pot de la Plante achevée se lisant comme suit : « </w:t>
       </w:r>
-      <w:r w:rsidR="00957BAD" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00957BAD" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Plante produite par [Nom du Client] en vertu d’une entente avec Proven Winners</w:t>
       </w:r>
-      <w:r w:rsidR="002A4A7E" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="002A4A7E" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t> »</w:t>
       </w:r>
-      <w:r w:rsidR="00957BAD" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00957BAD" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">. Cette étiquette ne devra pas excéder la taille </w:t>
       </w:r>
-      <w:r w:rsidR="002A4A7E" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="002A4A7E" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidR="00683DFD" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00683DFD" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1” x 1</w:t>
       </w:r>
-      <w:r w:rsidR="002A4A7E" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="002A4A7E" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ½</w:t>
       </w:r>
-      <w:r w:rsidR="00683DFD" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00683DFD" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
-      <w:r w:rsidR="00957BAD" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00957BAD" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">et devra se limiter au </w:t>
       </w:r>
-      <w:r w:rsidR="002A4A7E" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="002A4A7E" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">simple </w:t>
       </w:r>
-      <w:r w:rsidR="00957BAD" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00957BAD" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">texte mentionné ci-haut, sans </w:t>
       </w:r>
-      <w:r w:rsidR="002A4A7E" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="002A4A7E" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>dessin</w:t>
       </w:r>
-      <w:r w:rsidR="00957BAD" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00957BAD" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002A4A7E" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="002A4A7E" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">ni </w:t>
       </w:r>
-      <w:r w:rsidR="00957BAD" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00957BAD" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>enjolivure (</w:t>
       </w:r>
-      <w:r w:rsidR="002A4A7E" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="002A4A7E" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>à moins que</w:t>
       </w:r>
-      <w:r w:rsidR="004438F3" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="004438F3" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> le</w:t>
       </w:r>
-      <w:r w:rsidR="00957BAD" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00957BAD" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Client </w:t>
       </w:r>
-      <w:r w:rsidR="00C27915" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00C27915" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">ne </w:t>
       </w:r>
-      <w:r w:rsidR="004438F3" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="004438F3" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>choisi</w:t>
       </w:r>
-      <w:r w:rsidR="002A4A7E" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="002A4A7E" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>sse</w:t>
       </w:r>
-      <w:r w:rsidR="004438F3" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="004438F3" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> de</w:t>
       </w:r>
-      <w:r w:rsidR="00957BAD" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00957BAD" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> combiner </w:t>
       </w:r>
-      <w:r w:rsidR="002A4A7E" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="002A4A7E" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">le texte strict mentionné ci-haut </w:t>
       </w:r>
-      <w:r w:rsidR="005E7E1A" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="005E7E1A" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>avec</w:t>
       </w:r>
-      <w:r w:rsidR="002A4A7E" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="002A4A7E" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> le code à barres et/ou le prix de vente mentionnés ci-haut, le tout </w:t>
       </w:r>
-      <w:r w:rsidR="00957BAD" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00957BAD" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">sur une même étiquette collante de </w:t>
       </w:r>
-      <w:r w:rsidR="00BB1D92" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BB1D92" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">format </w:t>
       </w:r>
-      <w:r w:rsidR="00957BAD" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00957BAD" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">2” x </w:t>
       </w:r>
-      <w:r w:rsidR="00F61C86" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00F61C86" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00957BAD" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00957BAD" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>”).</w:t>
       </w:r>
-      <w:r w:rsidR="00BA1E17" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BA1E17" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Autrement, le Client peut imprimer un code à barres et/ou indiqu</w:t>
       </w:r>
-      <w:r w:rsidR="005E7E1A" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="005E7E1A" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
-      <w:r w:rsidR="00BA1E17" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BA1E17" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> qu’il est le producteur d</w:t>
       </w:r>
-      <w:r w:rsidR="00BB1D92" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BB1D92" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">e la Plante achevée </w:t>
       </w:r>
-      <w:r w:rsidR="00BA1E17" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BA1E17" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">sur </w:t>
       </w:r>
-      <w:r w:rsidR="00BB1D92" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BB1D92" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">le </w:t>
       </w:r>
-      <w:r w:rsidR="00BA1E17" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BA1E17" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>contenant</w:t>
       </w:r>
-      <w:r w:rsidR="00957BAD" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00957BAD" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BA1E17" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BA1E17" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>de son choix</w:t>
       </w:r>
-      <w:r w:rsidR="00BB1D92" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BB1D92" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00BA1E17" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BA1E17" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">en autant </w:t>
       </w:r>
-      <w:r w:rsidR="00BB1D92" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BB1D92" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>qu’il respecte les mêmes directives de taille que celles liées aux étiquettes collantes</w:t>
       </w:r>
-      <w:r w:rsidR="00C4090C" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00C4090C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> décrites ci-dessus</w:t>
       </w:r>
-      <w:r w:rsidR="005E7E1A" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="005E7E1A" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BA1E17" w:rsidRPr="00AE4974">
-[...48 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BA1E17" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>ainsi que les critères spécifiés aux articles 4 et 8 de la présente convention.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4377" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Le Client ne doit placer </w:t>
       </w:r>
-      <w:r w:rsidR="00B0176A" w:rsidRPr="00FD284D">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00B0176A" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">aucun </w:t>
       </w:r>
-      <w:r w:rsidR="00AC4377" w:rsidRPr="00FD284D">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00AC4377" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>autocollant</w:t>
       </w:r>
-      <w:r w:rsidR="007A2F62" w:rsidRPr="00FD284D">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="007A2F62" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> à </w:t>
       </w:r>
-      <w:r w:rsidR="00254872" w:rsidRPr="00FD284D">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00254872" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r w:rsidR="007A2F62" w:rsidRPr="00FD284D">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="007A2F62" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> endroit</w:t>
       </w:r>
-      <w:r w:rsidR="00AC4377" w:rsidRPr="00FD284D">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00AC4377" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001D6455" w:rsidRPr="00FD284D">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001D6455" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">des étiquettes de plantes ou des contenants </w:t>
       </w:r>
-      <w:r w:rsidR="00A402F7" w:rsidRPr="00FD284D">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00A402F7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">qui couvrirait les logos de Proven </w:t>
       </w:r>
-      <w:r w:rsidR="001D6455" w:rsidRPr="00FD284D">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Winners ou de </w:t>
+      <w:r w:rsidR="001D6455" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Winners ou de Proven </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="001D6455" w:rsidRPr="00FD284D">
-[...6 lines deleted...]
-        <w:t>Proven</w:t>
+      <w:r w:rsidR="001D6455" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Selections</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="001D6455" w:rsidRPr="00FD284D">
-[...23 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001D6455" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4877176F" w14:textId="2E64A793" w:rsidR="00683DFD" w:rsidRPr="00AE4974" w:rsidRDefault="00683DFD" w:rsidP="00683DFD">
+    <w:p w14:paraId="4877176F" w14:textId="2E64A793" w:rsidR="00683DFD" w:rsidRPr="00086FED" w:rsidRDefault="00683DFD" w:rsidP="00683DFD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:strike/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45C326EF" w14:textId="6C1BD5C1" w:rsidR="000673F2" w:rsidRPr="00AE4974" w:rsidRDefault="003F48A9" w:rsidP="00CC75DA">
+    <w:p w14:paraId="45C326EF" w14:textId="6C1BD5C1" w:rsidR="000673F2" w:rsidRPr="00086FED" w:rsidRDefault="003F48A9" w:rsidP="00CC75DA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="00683DFD" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00683DFD" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00502A97" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00502A97" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00734719" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00734719" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Le Client </w:t>
       </w:r>
-      <w:r w:rsidR="000B1EA5" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="000B1EA5" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">ne peut utiliser les marques de commerce, étiquettes de plantes et/ou contenants Proven Winners </w:t>
       </w:r>
-      <w:r w:rsidR="001D6455" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001D6455" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">pour </w:t>
       </w:r>
-      <w:r w:rsidR="007A2F62" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="007A2F62" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>aucun</w:t>
       </w:r>
-      <w:r w:rsidR="000B1EA5" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="000B1EA5" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> produit, à l’exception de ceux achetés de Proven Winners</w:t>
       </w:r>
-      <w:r w:rsidR="000B1EA5" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="000B1EA5" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00734719" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00734719" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00734719" w:rsidRPr="00ED485C">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00734719" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Les étiquettes </w:t>
       </w:r>
-      <w:r w:rsidR="000B1EA5" w:rsidRPr="00ED485C">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="000B1EA5" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">de plantes </w:t>
       </w:r>
-      <w:r w:rsidR="00734719" w:rsidRPr="00ED485C">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00734719" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">ne doivent être utilisées qu’avec les plantes </w:t>
       </w:r>
-      <w:r w:rsidR="00401019">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00401019" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>originales</w:t>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:t xml:space="preserve">originales </w:t>
+      </w:r>
+      <w:r w:rsidR="000B1EA5" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
+        <w:t>fournies.</w:t>
+      </w:r>
+      <w:r w:rsidR="00401019" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000B1EA5" w:rsidRPr="00ED485C">
-[...13 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00C4090C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="000B1EA5" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e Client </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4090C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">doit </w:t>
+      </w:r>
+      <w:r w:rsidR="001D6455" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">seulement </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4090C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>utiliser une É</w:t>
+      </w:r>
+      <w:r w:rsidR="00602DB7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tiquette générique </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4090C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de contenant jardinier (qui n’énumère pas le nom des variétés individuelles) Proven Winners </w:t>
+      </w:r>
+      <w:r w:rsidR="00602DB7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>quand au moins 75 % des variétés du contenant</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF796C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C4090C" w:rsidRPr="00AE4974">
-[...75 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00602DB7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>ont été fournies par Proven Winners.</w:t>
+      </w:r>
+      <w:r w:rsidR="000673F2" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00602DB7" w:rsidRPr="00AE4974">
-[...21 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00A8643B" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
-      <w:r w:rsidR="006C15EF" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006C15EF" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00A8643B" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00A8643B" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>lient doit être parfaitement au courant de toute l’information</w:t>
       </w:r>
-      <w:r w:rsidR="000673F2" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="000673F2" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> relative </w:t>
       </w:r>
-      <w:r w:rsidR="007B7BAF" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="007B7BAF" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">à toute </w:t>
       </w:r>
-      <w:r w:rsidR="000673F2" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="000673F2" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">étiquette de plante fournie par Proven Winners ou en son nom, ainsi que des restrictions s’y rapportant, auxquelles il doit se conformer. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="587185C4" w14:textId="77777777" w:rsidR="00A72414" w:rsidRPr="00AE4974" w:rsidRDefault="00A72414" w:rsidP="00683DFD">
+    <w:p w14:paraId="587185C4" w14:textId="77777777" w:rsidR="00A72414" w:rsidRPr="00086FED" w:rsidRDefault="00A72414" w:rsidP="00683DFD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1625955C" w14:textId="491CACBE" w:rsidR="00683DFD" w:rsidRPr="00AE4974" w:rsidRDefault="003F48A9" w:rsidP="00683DFD">
+    <w:p w14:paraId="1625955C" w14:textId="491CACBE" w:rsidR="00683DFD" w:rsidRPr="00086FED" w:rsidRDefault="003F48A9" w:rsidP="00683DFD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidR="00683DFD" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00683DFD" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00683DFD" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00683DFD" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A72414" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00A72414" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Il est </w:t>
       </w:r>
-      <w:r w:rsidR="00C00C89" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00C00C89" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">formellement </w:t>
       </w:r>
-      <w:r w:rsidR="00A72414" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00A72414" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">interdit de </w:t>
       </w:r>
-      <w:r w:rsidR="006A5539" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006A5539" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>re</w:t>
       </w:r>
-      <w:r w:rsidR="00A72414" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00A72414" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>vendre</w:t>
       </w:r>
-      <w:r w:rsidR="006A5539" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006A5539" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou de </w:t>
       </w:r>
-      <w:r w:rsidR="00A72414" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00A72414" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">donner </w:t>
       </w:r>
-      <w:r w:rsidR="006A5539" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006A5539" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="00A72414" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00A72414" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>es étiquettes</w:t>
       </w:r>
-      <w:r w:rsidR="006A5539" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006A5539" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0076190B" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0076190B" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">de plantes </w:t>
       </w:r>
-      <w:r w:rsidR="006A5539" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006A5539" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">ou </w:t>
       </w:r>
-      <w:r w:rsidR="007B7BAF" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="007B7BAF" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">des </w:t>
       </w:r>
-      <w:r w:rsidR="00A72414" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00A72414" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>contenants Proven Winners</w:t>
       </w:r>
-      <w:r w:rsidR="006A5539" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006A5539" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>. I</w:t>
       </w:r>
-      <w:r w:rsidR="00C00C89" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00C00C89" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="00A72414" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00A72414" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> est également interdit d’acheter</w:t>
       </w:r>
-      <w:r w:rsidR="006A5539" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006A5539" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A72414" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00A72414" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">ou </w:t>
       </w:r>
-      <w:r w:rsidR="005756A3" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="005756A3" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>de se procurer</w:t>
       </w:r>
-      <w:r w:rsidR="00A72414" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00A72414" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> de quelque façon que ce soit, auprès de fournisseur</w:t>
       </w:r>
-      <w:r w:rsidR="006A5539" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006A5539" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00A72414" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00A72414" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> autre</w:t>
       </w:r>
-      <w:r w:rsidR="006A5539" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006A5539" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00A72414" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00A72414" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> que Proven Winners</w:t>
       </w:r>
-      <w:r w:rsidR="005756A3" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="005756A3" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00A72414" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00A72414" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">des étiquettes </w:t>
       </w:r>
-      <w:r w:rsidR="0076190B" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0076190B" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">de plantes </w:t>
       </w:r>
-      <w:r w:rsidR="00A72414" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00A72414" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">et </w:t>
       </w:r>
-      <w:r w:rsidR="007B7BAF" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="007B7BAF" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">des </w:t>
       </w:r>
-      <w:r w:rsidR="00A72414" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00A72414" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">contenants Proven Winners. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F22F25E" w14:textId="77777777" w:rsidR="00F743B8" w:rsidRPr="00AE4974" w:rsidRDefault="00F743B8" w:rsidP="008326A4">
+    <w:p w14:paraId="6F22F25E" w14:textId="77777777" w:rsidR="00F743B8" w:rsidRPr="00086FED" w:rsidRDefault="00F743B8" w:rsidP="008326A4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F5CE4B2" w14:textId="2A816AF1" w:rsidR="00683DFD" w:rsidRPr="00AE4974" w:rsidRDefault="003F48A9" w:rsidP="00683DFD">
+    <w:p w14:paraId="4F5CE4B2" w14:textId="2A816AF1" w:rsidR="00683DFD" w:rsidRPr="00086FED" w:rsidRDefault="003F48A9" w:rsidP="00683DFD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="00683DFD" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00683DFD" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00683DFD" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00683DFD" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002D0C78" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="002D0C78" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="00867198" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00867198" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">imites et </w:t>
       </w:r>
-      <w:r w:rsidR="006E33CB" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="006E33CB" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>exclusion</w:t>
       </w:r>
-      <w:r w:rsidR="002D0C78" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="002D0C78" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> de dommages</w:t>
       </w:r>
-      <w:r w:rsidR="002D0C78" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="002D0C78" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="006E33CB" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="006E33CB" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EB0020" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00EB0020" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Le Client peut </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D08" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="008D7D08" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>seulement obtenir des dommages-intérêts directement liés au</w:t>
       </w:r>
-      <w:r w:rsidR="00EB0020" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00EB0020" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> montant versé pour </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D08" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="008D7D08" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">le </w:t>
       </w:r>
-      <w:r w:rsidR="00EB0020" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00EB0020" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>matériel végétal concerné</w:t>
       </w:r>
-      <w:r w:rsidR="008D7D08" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="008D7D08" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">, et n’excédant pas ce montant. </w:t>
       </w:r>
-      <w:r w:rsidR="00EB0020" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00EB0020" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Le Client ne peut </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D08" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="008D7D08" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">obtenir </w:t>
       </w:r>
-      <w:r w:rsidR="00380F7A" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00380F7A" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>aucune autre réparation</w:t>
       </w:r>
-      <w:r w:rsidR="008D7D08" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="008D7D08" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">, incluant des dommages-intérêts indirects, </w:t>
       </w:r>
-      <w:r w:rsidR="00380F7A" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00380F7A" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">accessoires, spéciaux et liés à </w:t>
       </w:r>
-      <w:r w:rsidR="008D7D08" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="008D7D08" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>une perte de profit</w:t>
       </w:r>
-      <w:r w:rsidR="00380F7A" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00380F7A" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00D837BB" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00D837BB" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Cette </w:t>
       </w:r>
-      <w:r w:rsidR="00380F7A" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00380F7A" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">restriction </w:t>
       </w:r>
-      <w:r w:rsidR="00D837BB" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00D837BB" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">s’applique </w:t>
       </w:r>
-      <w:r w:rsidR="00380F7A" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00380F7A" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">à tout ce qui peut relié à l’achat de produits </w:t>
       </w:r>
-      <w:r w:rsidR="001C30DB" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="001C30DB" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>végétaux</w:t>
       </w:r>
-      <w:r w:rsidR="00380F7A" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00380F7A" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">, ainsi qu’à </w:t>
       </w:r>
-      <w:r w:rsidR="00D837BB" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00D837BB" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">toute réclamation pour </w:t>
       </w:r>
-      <w:r w:rsidR="00084A10" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00084A10" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>rupture de contrat</w:t>
       </w:r>
-      <w:r w:rsidR="00D837BB" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00D837BB" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00C00C89" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00C00C89" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>non-respect</w:t>
       </w:r>
-      <w:r w:rsidR="00D837BB" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00D837BB" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
-      <w:r w:rsidR="006D07A7" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="006D07A7" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">la </w:t>
       </w:r>
-      <w:r w:rsidR="00D837BB" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00D837BB" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>garantie</w:t>
       </w:r>
-      <w:r w:rsidR="006D07A7" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="006D07A7" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D837BB" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00D837BB" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>ou de</w:t>
       </w:r>
-      <w:r w:rsidR="006D07A7" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="006D07A7" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00D837BB" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00D837BB" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> condition</w:t>
       </w:r>
-      <w:r w:rsidR="006D07A7" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="006D07A7" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00D837BB" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00D837BB" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">, manquement à sa responsabilité, négligence ou tout autre </w:t>
       </w:r>
-      <w:r w:rsidR="00E8595F" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00E8595F" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">préjudice </w:t>
       </w:r>
-      <w:r w:rsidR="00D837BB" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00D837BB" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">prévu </w:t>
       </w:r>
-      <w:r w:rsidR="00E8595F" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00E8595F" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">dans les limites de </w:t>
       </w:r>
-      <w:r w:rsidR="00D837BB" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00D837BB" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>la loi</w:t>
       </w:r>
-      <w:r w:rsidR="00683DFD" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00683DFD" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00D837BB" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00D837BB" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Cette limite de responsabilité s’applique aussi m</w:t>
       </w:r>
-      <w:r w:rsidR="00A648B3" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00A648B3" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>ê</w:t>
       </w:r>
-      <w:r w:rsidR="00D837BB" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00D837BB" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>me si le remplacement</w:t>
       </w:r>
-      <w:r w:rsidR="00A648B3" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00A648B3" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou le remboursement</w:t>
       </w:r>
-      <w:r w:rsidR="00D837BB" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00D837BB" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> des </w:t>
       </w:r>
-      <w:r w:rsidR="007E66A1" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="007E66A1" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">produits </w:t>
       </w:r>
-      <w:r w:rsidR="001C30DB" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="001C30DB" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>végétaux</w:t>
       </w:r>
-      <w:r w:rsidR="007E66A1" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="007E66A1" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A648B3" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00A648B3" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>achetés ne constitue</w:t>
       </w:r>
-      <w:r w:rsidR="001C30DB" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="001C30DB" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>nt</w:t>
       </w:r>
-      <w:r w:rsidR="00A648B3" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00A648B3" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> pas une compensation complète </w:t>
       </w:r>
-      <w:r w:rsidR="007E66A1" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="007E66A1" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">pour </w:t>
       </w:r>
-      <w:r w:rsidR="001C30DB" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="001C30DB" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="007E66A1" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="007E66A1" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">es </w:t>
       </w:r>
-      <w:r w:rsidR="00A648B3" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00A648B3" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>pertes subies par le Client et même si Proven Winners ou ses fournisseurs</w:t>
       </w:r>
-      <w:r w:rsidR="007E66A1" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="007E66A1" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C00C89" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00C00C89" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>savaient</w:t>
       </w:r>
-      <w:r w:rsidR="00A648B3" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00A648B3" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou aurai</w:t>
       </w:r>
-      <w:r w:rsidR="005756A3" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="005756A3" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidR="00A648B3" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00A648B3" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="005756A3" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="005756A3" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A648B3" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00A648B3" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="007E66A1" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="007E66A1" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>û</w:t>
       </w:r>
-      <w:r w:rsidR="00A648B3" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00A648B3" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> savoir qu’il y avait une possibilité de dommages.</w:t>
       </w:r>
-      <w:r w:rsidR="00683DFD" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00683DFD" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58C7DFD5" w14:textId="77777777" w:rsidR="00683DFD" w:rsidRPr="00AE4974" w:rsidRDefault="00683DFD" w:rsidP="002333A7">
+    <w:p w14:paraId="58C7DFD5" w14:textId="77777777" w:rsidR="00683DFD" w:rsidRPr="00086FED" w:rsidRDefault="00683DFD" w:rsidP="002333A7">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06E2DA48" w14:textId="31CAA376" w:rsidR="00A55D9D" w:rsidRPr="00AE4974" w:rsidRDefault="00683DFD" w:rsidP="00683DFD">
+    <w:p w14:paraId="06E2DA48" w14:textId="31CAA376" w:rsidR="00A55D9D" w:rsidRPr="00086FED" w:rsidRDefault="00683DFD" w:rsidP="00683DFD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4974">
+      <w:r w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="003F48A9">
+      <w:r w:rsidR="003F48A9" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4974">
+      <w:r w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4974">
+      <w:r w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000C5BD3" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="000C5BD3" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
-      <w:r w:rsidR="00AF642A" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00AF642A" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="000C5BD3" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="000C5BD3" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>lient ne poss</w:t>
       </w:r>
-      <w:r w:rsidR="000C5BD3" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="000C5BD3" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>è</w:t>
       </w:r>
-      <w:r w:rsidR="000C5BD3" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="000C5BD3" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">de aucun droit </w:t>
       </w:r>
-      <w:r w:rsidR="007E66A1" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="007E66A1" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">sur les </w:t>
       </w:r>
-      <w:r w:rsidR="000C5BD3" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="000C5BD3" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>mutations</w:t>
       </w:r>
-      <w:r w:rsidR="000C5BD3" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="000C5BD3" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="007E66A1" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="007E66A1" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C22E3" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="001C22E3" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Le Client doit immédiatement informer Proven Winners</w:t>
       </w:r>
-      <w:r w:rsidR="00D1093F" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00D1093F" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C22E3" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="001C22E3" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">de tout </w:t>
       </w:r>
-      <w:r w:rsidR="003F3493" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="003F3493" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>sport, variation de bourgeon ou mutation</w:t>
       </w:r>
-      <w:r w:rsidR="001C22E3" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="001C22E3" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (une mutation étant définie comme un soudain changement des caractéristiques héréditaires d’une plante résultant d’un changement génétique et chromosomique </w:t>
       </w:r>
-      <w:r w:rsidR="00361C71" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00361C71" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">pouvant générer ou non </w:t>
       </w:r>
-      <w:r w:rsidR="001C22E3" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="001C22E3" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>une plante de qualité</w:t>
       </w:r>
-      <w:r w:rsidR="00361C71" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00361C71" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> supérieure</w:t>
       </w:r>
-      <w:r w:rsidR="00F41E81" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00F41E81" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00361C71" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00361C71" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> découvert dans les produits Proven Winners. Dès que</w:t>
       </w:r>
-      <w:r w:rsidR="00F41E81" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00F41E81" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Proven Winners</w:t>
       </w:r>
-      <w:r w:rsidR="00361C71" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00361C71" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> en formulera la demande</w:t>
       </w:r>
-      <w:r w:rsidR="00F41E81" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00F41E81" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>, le Client devra</w:t>
       </w:r>
-      <w:r w:rsidR="009E2DB7" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="009E2DB7" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> remettre le matériel végétal relatif au sport</w:t>
       </w:r>
-      <w:r w:rsidR="00361C71" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00361C71" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">, à la variation de bourgeon ou à la mutation. </w:t>
       </w:r>
-      <w:r w:rsidR="00A55D9D" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00A55D9D" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Les seuls propriétaires de ces sports, variations de bourgeon et/ou mutations</w:t>
       </w:r>
-      <w:r w:rsidR="00361C71" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00361C71" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F9291C" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00F9291C" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">trouvés dans les produits </w:t>
       </w:r>
-      <w:r w:rsidR="00FF796C" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00FF796C" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Proven</w:t>
       </w:r>
-      <w:r w:rsidR="00F9291C" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00F9291C" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Winners </w:t>
       </w:r>
-      <w:r w:rsidR="00A55D9D" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00A55D9D" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">sont, à la discrétion de Proven Winners, Proven Winners même, l’hybrideur ou le détenteur </w:t>
       </w:r>
-      <w:r w:rsidR="00C8566F" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00C8566F" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">du </w:t>
       </w:r>
-      <w:r w:rsidR="00A55D9D" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00A55D9D" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>brevet</w:t>
       </w:r>
-      <w:r w:rsidR="00C8566F" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00C8566F" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> lié à la plante</w:t>
       </w:r>
-      <w:r w:rsidR="00A55D9D" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00A55D9D" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47DC9ED9" w14:textId="77777777" w:rsidR="00683DFD" w:rsidRPr="00AE4974" w:rsidRDefault="00A55D9D" w:rsidP="00683DFD">
+    <w:p w14:paraId="47DC9ED9" w14:textId="77777777" w:rsidR="00683DFD" w:rsidRPr="00086FED" w:rsidRDefault="00A55D9D" w:rsidP="00683DFD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75C6C87D" w14:textId="50236E1F" w:rsidR="00683DFD" w:rsidRPr="00AE4974" w:rsidRDefault="00683DFD" w:rsidP="00683DFD">
+    <w:p w14:paraId="75C6C87D" w14:textId="50236E1F" w:rsidR="00683DFD" w:rsidRPr="00086FED" w:rsidRDefault="00683DFD" w:rsidP="00683DFD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="003F48A9">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="003F48A9" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A55D9D" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00A55D9D" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Cont</w:t>
       </w:r>
-      <w:r w:rsidR="008725D3" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="008725D3" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="00A55D9D" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00A55D9D" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">ôle de </w:t>
       </w:r>
-      <w:r w:rsidR="00C8566F" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00C8566F" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">la </w:t>
       </w:r>
-      <w:r w:rsidR="00A55D9D" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00A55D9D" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>qualité</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00C8566F" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00C8566F" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001E4C22" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001E4C22" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Le Client </w:t>
       </w:r>
-      <w:r w:rsidR="00C8566F" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00C8566F" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">ne doit expédier, vendre </w:t>
       </w:r>
-      <w:r w:rsidR="001943E0" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001943E0" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">ni </w:t>
       </w:r>
-      <w:r w:rsidR="00C8566F" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00C8566F" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">distribuer </w:t>
       </w:r>
-      <w:r w:rsidR="008E5942" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="008E5942" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">aucune </w:t>
       </w:r>
-      <w:r w:rsidR="00C8566F" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00C8566F" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Plante achevé</w:t>
       </w:r>
-      <w:r w:rsidR="008E5942" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="008E5942" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00C8566F" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00C8566F" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> des produits Proven Winners </w:t>
       </w:r>
-      <w:r w:rsidR="001943E0" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001943E0" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>qui ne serait pas en</w:t>
       </w:r>
-      <w:r w:rsidR="00C8566F" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00C8566F" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> bonne santé </w:t>
       </w:r>
-      <w:r w:rsidR="00876E70">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00876E70" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>ni</w:t>
       </w:r>
-      <w:r w:rsidR="001943E0" w:rsidRPr="00876E70">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001943E0" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C8566F" w:rsidRPr="00876E70">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00C8566F" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">d’une taille, d’un état et d’une apparence appropriés à la vente au détail. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6606658F" w14:textId="77777777" w:rsidR="00683DFD" w:rsidRPr="00AE4974" w:rsidRDefault="00683DFD" w:rsidP="00683DFD">
+    <w:p w14:paraId="6606658F" w14:textId="77777777" w:rsidR="00683DFD" w:rsidRPr="00086FED" w:rsidRDefault="00683DFD" w:rsidP="00683DFD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51BC7AB1" w14:textId="0FABE2AB" w:rsidR="00C96E8F" w:rsidRPr="00B72C96" w:rsidRDefault="00683DFD" w:rsidP="00ED485C">
+    <w:p w14:paraId="51BC7AB1" w14:textId="0FABE2AB" w:rsidR="00C96E8F" w:rsidRPr="00086FED" w:rsidRDefault="00683DFD" w:rsidP="00ED485C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="003F48A9">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="003F48A9" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000C5BD3" w:rsidRPr="00ED485C">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="000C5BD3" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Droit d’i</w:t>
       </w:r>
-      <w:r w:rsidR="00CB7409" w:rsidRPr="00ED485C">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00CB7409" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>nspection</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00C8566F" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00C8566F" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CB7409" w:rsidRPr="00ED485C">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00CB7409" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">En tout temps raisonnable, le Client </w:t>
       </w:r>
-      <w:r w:rsidR="00C8566F" w:rsidRPr="00ED485C">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00C8566F" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">accepte de </w:t>
       </w:r>
-      <w:r w:rsidR="00CB7409" w:rsidRPr="00ED485C">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00CB7409" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">permettre à </w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED485C">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Proven Winners </w:t>
       </w:r>
-      <w:r w:rsidR="00CB7409" w:rsidRPr="00ED485C">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00CB7409" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">ou à </w:t>
       </w:r>
-      <w:r w:rsidR="00C8566F" w:rsidRPr="00ED485C">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00C8566F" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">l’un de ses représentants, incluant </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...20 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Royalty Administration International</w:t>
+      </w:r>
+      <w:r w:rsidR="007241E0" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C8566F" w:rsidRPr="00ED485C">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00C8566F" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">mais ne s’y limitant pas, </w:t>
       </w:r>
-      <w:r w:rsidR="009231FB" w:rsidRPr="00ED485C">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="009231FB" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidR="008E5942" w:rsidRPr="00ED485C">
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidR="008E5942" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
         <w:t>pénétrer dans</w:t>
       </w:r>
-      <w:r w:rsidR="009231FB" w:rsidRPr="00ED485C">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="009231FB" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> les lieux et dans les plantations du Client et de les inspecter</w:t>
       </w:r>
-      <w:r w:rsidR="00C8566F" w:rsidRPr="00ED485C">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00C8566F" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007241E0" w:rsidRPr="00ED485C">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="007241E0" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">afin de s’assurer </w:t>
       </w:r>
-      <w:r w:rsidR="009231FB" w:rsidRPr="00ED485C">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="009231FB" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>de l</w:t>
       </w:r>
-      <w:r w:rsidR="00401019" w:rsidRPr="00ED485C">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00401019" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>eur</w:t>
       </w:r>
-      <w:r w:rsidR="009231FB" w:rsidRPr="00ED485C">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="009231FB" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> conformité avec cette </w:t>
       </w:r>
-      <w:r w:rsidR="007241E0" w:rsidRPr="00ED485C">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="007241E0" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">convention. Le Client doit </w:t>
       </w:r>
-      <w:r w:rsidR="009231FB" w:rsidRPr="00ED485C">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="009231FB" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">autoriser </w:t>
       </w:r>
-      <w:r w:rsidR="007241E0" w:rsidRPr="00ED485C">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="007241E0" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>ses employés</w:t>
       </w:r>
-      <w:r w:rsidR="009231FB" w:rsidRPr="00ED485C">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="009231FB" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> à collaborer entièrement à une telle visite et/ou inspection, ainsi que leur donner des instructions à cet effet. </w:t>
       </w:r>
-      <w:r w:rsidR="00184CC7" w:rsidRPr="00ED485C">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00184CC7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Le refus </w:t>
       </w:r>
-      <w:r w:rsidR="001C30DB" w:rsidRPr="00ED485C">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001C30DB" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>de permettre</w:t>
       </w:r>
-      <w:r w:rsidR="009231FB" w:rsidRPr="00ED485C">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="009231FB" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> une inspection</w:t>
       </w:r>
-      <w:r w:rsidR="00184CC7" w:rsidRPr="00ED485C">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00184CC7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> entra</w:t>
       </w:r>
-      <w:r w:rsidR="002C3F8B" w:rsidRPr="00ED485C">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="002C3F8B" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>î</w:t>
       </w:r>
-      <w:r w:rsidR="00184CC7" w:rsidRPr="00ED485C">
-[...18 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00184CC7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>nera l’annulation immédiate de la présente convention.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF796C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C96E8F" w:rsidRPr="00B72C96">
-[...18 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00C96E8F" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De plus, si le non-respect de la </w:t>
+      </w:r>
+      <w:r w:rsidR="006A6A6C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>présente convention</w:t>
       </w:r>
-      <w:r w:rsidR="00C96E8F" w:rsidRPr="00B72C96">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00C96E8F" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006A6A6C">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006A6A6C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>est</w:t>
       </w:r>
-      <w:r w:rsidR="00C96E8F" w:rsidRPr="00B72C96">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00C96E8F" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> découvert lors d’une inspection et si le Client indique qu’il a acheté les Produits « tels que</w:t>
       </w:r>
-      <w:r w:rsidR="006A6A6C" w:rsidRPr="006A6A6C">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006A6A6C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>ls » d’un autre producteur, le C</w:t>
       </w:r>
-      <w:r w:rsidR="00C96E8F" w:rsidRPr="00B72C96">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00C96E8F" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">lient </w:t>
       </w:r>
-      <w:r w:rsidR="006A6A6C">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006A6A6C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">doit </w:t>
       </w:r>
-      <w:r w:rsidR="00C96E8F" w:rsidRPr="00B72C96">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00C96E8F" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>immédiatement présenter une preuve d’achat des produits et fournir le nom et les coordonnées de l’autre producteur aux agents de Proven Winners.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E730C6C" w14:textId="353F2007" w:rsidR="00683DFD" w:rsidRPr="00AE4974" w:rsidRDefault="00683DFD">
+    <w:p w14:paraId="1E730C6C" w14:textId="353F2007" w:rsidR="00683DFD" w:rsidRPr="00086FED" w:rsidRDefault="00683DFD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EB04D2C" w14:textId="77777777" w:rsidR="00683DFD" w:rsidRPr="00AE4974" w:rsidRDefault="00683DFD" w:rsidP="00683DFD">
+    <w:p w14:paraId="3EB04D2C" w14:textId="77777777" w:rsidR="00683DFD" w:rsidRPr="00086FED" w:rsidRDefault="00683DFD" w:rsidP="00683DFD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C7D516D" w14:textId="0561494D" w:rsidR="008070A2" w:rsidRPr="00AE4974" w:rsidRDefault="00683DFD" w:rsidP="00CC75DA">
+    <w:p w14:paraId="4C7D516D" w14:textId="0561494D" w:rsidR="008070A2" w:rsidRPr="00086FED" w:rsidRDefault="00683DFD" w:rsidP="00CC75DA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="003F48A9">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="003F48A9" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00184CC7" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00184CC7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Fin de la convention</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00184CC7" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00184CC7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00353FD1" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00353FD1" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="00164FA3" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00164FA3" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
-      <w:r w:rsidR="00B83777" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00B83777" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>non-respect</w:t>
       </w:r>
-      <w:r w:rsidR="00164FA3" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00164FA3" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> par le Client </w:t>
       </w:r>
-      <w:r w:rsidR="00353FD1" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00353FD1" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>de toute clause</w:t>
       </w:r>
-      <w:r w:rsidR="00184CC7" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00184CC7" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la présente convention</w:t>
       </w:r>
-      <w:r w:rsidR="00353FD1" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00353FD1" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00164FA3" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00164FA3" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>entra</w:t>
       </w:r>
-      <w:r w:rsidR="002C3F8B" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="002C3F8B" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>î</w:t>
       </w:r>
-      <w:r w:rsidR="00164FA3" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00164FA3" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">ne la </w:t>
       </w:r>
-      <w:r w:rsidR="00353FD1" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00353FD1" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">suppression </w:t>
       </w:r>
-      <w:r w:rsidR="00164FA3" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00164FA3" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">immédiate des droits </w:t>
       </w:r>
-      <w:r w:rsidR="008E5942" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="008E5942" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">qui lui sont </w:t>
       </w:r>
-      <w:r w:rsidR="00164FA3" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00164FA3" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">conférés en vertu de cette convention. </w:t>
       </w:r>
-      <w:r w:rsidR="00353FD1" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00353FD1" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Dans un tel cas, ou a</w:t>
       </w:r>
-      <w:r w:rsidR="00164FA3" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00164FA3" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">dvenant </w:t>
       </w:r>
-      <w:r w:rsidR="00353FD1" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00353FD1" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>l’annulation</w:t>
       </w:r>
-      <w:r w:rsidR="00164FA3" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00164FA3" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> de cette convention pour </w:t>
       </w:r>
-      <w:r w:rsidR="00B83777" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00B83777" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>toute</w:t>
       </w:r>
-      <w:r w:rsidR="00164FA3" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00164FA3" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> raison, le Client accepte de détruire </w:t>
       </w:r>
-      <w:r w:rsidR="001C30DB" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001C30DB" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>tou</w:t>
       </w:r>
-      <w:r w:rsidR="00353FD1" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00353FD1" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">s les </w:t>
       </w:r>
-      <w:r w:rsidR="001C30DB" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001C30DB" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">bourgeons, </w:t>
       </w:r>
-      <w:r w:rsidR="00353FD1" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00353FD1" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">plantes, </w:t>
       </w:r>
-      <w:r w:rsidR="00164FA3" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00164FA3" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>boutures</w:t>
       </w:r>
-      <w:r w:rsidR="001C30DB" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001C30DB" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00164FA3" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00164FA3" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">et tout autre matériel pouvant être utilisé pour la </w:t>
       </w:r>
-      <w:r w:rsidR="00353FD1" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00353FD1" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">reproduction </w:t>
       </w:r>
-      <w:r w:rsidR="00164FA3" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00164FA3" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidR="00353FD1" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00353FD1" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00164FA3" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00164FA3" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00353FD1" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00353FD1" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00164FA3" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00164FA3" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>roduits Proven Winners</w:t>
       </w:r>
-      <w:r w:rsidR="00F25A5B" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00F25A5B" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D023F0" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00D023F0" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>ainsi que tou</w:t>
       </w:r>
-      <w:r w:rsidR="00F25A5B" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00F25A5B" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00D023F0" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00D023F0" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C30DB" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001C30DB" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">bourgeons, </w:t>
       </w:r>
-      <w:r w:rsidR="00D023F0" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00D023F0" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>plante</w:t>
       </w:r>
-      <w:r w:rsidR="00F25A5B" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00F25A5B" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00D023F0" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00D023F0" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>, boutures</w:t>
       </w:r>
-      <w:r w:rsidR="001C30DB" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001C30DB" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D023F0" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00D023F0" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">et </w:t>
       </w:r>
-      <w:r w:rsidR="00401019">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00401019" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">tout </w:t>
       </w:r>
-      <w:r w:rsidR="00D023F0" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00D023F0" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">autre </w:t>
       </w:r>
-      <w:r w:rsidR="00230223" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00230223" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">matériel </w:t>
       </w:r>
-      <w:r w:rsidR="008E5942" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="008E5942" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">pouvant servir à la reproduction et </w:t>
       </w:r>
-      <w:r w:rsidR="00D023F0" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00D023F0" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>provenant du matériel végétal existant.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008070A2" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="008070A2" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Proven Winners pourra aussi intenter </w:t>
       </w:r>
-      <w:r w:rsidR="000B582E" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="000B582E" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">tous les </w:t>
       </w:r>
-      <w:r w:rsidR="008070A2" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="008070A2" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>recours légaux</w:t>
       </w:r>
-      <w:r w:rsidR="000B582E" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="000B582E" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00876E70">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00876E70" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>disponibles</w:t>
       </w:r>
-      <w:r w:rsidR="008070A2" w:rsidRPr="00876E70">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="008070A2" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">, dans toute la mesure autorisée par la loi, pour l’obtention de dommages-intérêts </w:t>
       </w:r>
-      <w:r w:rsidR="00FF796C" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00FF796C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>supplémentaires</w:t>
       </w:r>
-      <w:r w:rsidR="008070A2" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="008070A2" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> incluant, sans s’y limiter, des dommages accessoires, indirects, </w:t>
       </w:r>
-      <w:r w:rsidR="00FF796C" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00FF796C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>dissuasifs</w:t>
       </w:r>
-      <w:r w:rsidR="008070A2" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="008070A2" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>, prévus par la loi ou pour transgression</w:t>
       </w:r>
-      <w:r w:rsidR="001943E0" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001943E0" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> de celle-ci</w:t>
       </w:r>
-      <w:r w:rsidR="008070A2" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="008070A2" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">, des pertes de </w:t>
       </w:r>
-      <w:r w:rsidR="00FF796C" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00FF796C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>profits</w:t>
       </w:r>
-      <w:r w:rsidR="008070A2" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="008070A2" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>, ainsi que toute</w:t>
       </w:r>
-      <w:r w:rsidR="000B582E" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="000B582E" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="008070A2" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="008070A2" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> forme</w:t>
       </w:r>
-      <w:r w:rsidR="000B582E" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="000B582E" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="008070A2" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="008070A2" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> de mesures injonctives.</w:t>
       </w:r>
-      <w:r w:rsidR="00FF796C" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00FF796C" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2761FCAC" w14:textId="77777777" w:rsidR="00230223" w:rsidRPr="00AE4974" w:rsidRDefault="00230223" w:rsidP="00683DFD">
+    <w:p w14:paraId="2761FCAC" w14:textId="77777777" w:rsidR="00230223" w:rsidRPr="00086FED" w:rsidRDefault="00230223" w:rsidP="00683DFD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F601C71" w14:textId="0B9541B8" w:rsidR="00683DFD" w:rsidRPr="00AE4974" w:rsidRDefault="00683DFD">
+    <w:p w14:paraId="3F601C71" w14:textId="0B9541B8" w:rsidR="00683DFD" w:rsidRPr="00086FED" w:rsidRDefault="00683DFD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="003F48A9">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="003F48A9" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4974">
+      <w:r w:rsidRPr="00086FED">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="001C1D02" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="001C1D02" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CA4A87" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00CA4A87" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Lieu, j</w:t>
       </w:r>
-      <w:r w:rsidR="00BD54C4" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00BD54C4" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>uridiction</w:t>
       </w:r>
-      <w:r w:rsidR="00CA4A87" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00CA4A87" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> e</w:t>
       </w:r>
-      <w:r w:rsidR="003112D4" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="003112D4" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">t choix de la loi applicable / </w:t>
       </w:r>
-      <w:r w:rsidR="00CA4A87" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00CA4A87" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">honoraires </w:t>
       </w:r>
-      <w:r w:rsidR="003112D4" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="003112D4" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>d’avocats</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4974">
+      <w:r w:rsidRPr="00086FED">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="001C1D02" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="001C1D02" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C1D02" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="001C1D02" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Pour toute poursuite judiciaire liée à cette convention ou au non-respect des droits de Proven Winners, le Client accepte la juridiction exclusive des trib</w:t>
       </w:r>
-      <w:r w:rsidR="00CA4A87" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00CA4A87" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r w:rsidR="001C1D02" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="001C1D02" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">aux de districts américains, incluant les </w:t>
       </w:r>
-      <w:r w:rsidR="00CA4A87" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00CA4A87" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">tribunaux américains </w:t>
       </w:r>
-      <w:r w:rsidR="001C1D02" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="001C1D02" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>du District du centre de la Floride</w:t>
       </w:r>
-      <w:r w:rsidR="00D664D4">
+      <w:r w:rsidR="00D664D4" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> et </w:t>
       </w:r>
-      <w:r w:rsidR="001C1D02" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="001C1D02" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>du Dis</w:t>
       </w:r>
-      <w:r w:rsidR="001C30DB" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="001C30DB" w:rsidRPr="00086FED">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>trict du nord de la Californie</w:t>
       </w:r>
-      <w:r w:rsidR="00553849">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00553849" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D664D4">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00D664D4" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">ainsi que tout </w:t>
       </w:r>
-      <w:r w:rsidR="00553849">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00553849" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>tribunal de district</w:t>
       </w:r>
-      <w:r w:rsidR="00D664D4">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00D664D4" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> américain</w:t>
       </w:r>
-      <w:r w:rsidR="00553849">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00553849" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> du Texas. </w:t>
       </w:r>
-      <w:r w:rsidR="00BD54C4" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BD54C4" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Pour toute </w:t>
       </w:r>
-      <w:r w:rsidR="001C1D02" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001C1D02" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">poursuite </w:t>
       </w:r>
-      <w:r w:rsidR="00BD54C4" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BD54C4" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>relative à la présente convention ou au non-respect de</w:t>
       </w:r>
-      <w:r w:rsidR="0085305B" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0085305B" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ses</w:t>
       </w:r>
-      <w:r w:rsidR="00BD54C4" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BD54C4" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> droits</w:t>
       </w:r>
-      <w:r w:rsidR="0085305B" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0085305B" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00BD54C4" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00BD54C4" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0085305B" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0085305B" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Proven Winners est en droit d’exiger </w:t>
       </w:r>
-      <w:r w:rsidR="001C1D02" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001C1D02" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>le paiement</w:t>
       </w:r>
-      <w:r w:rsidR="0085305B" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0085305B" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C1D02" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001C1D02" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>d’</w:t>
       </w:r>
-      <w:r w:rsidR="00B83777" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00B83777" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>honoraires</w:t>
       </w:r>
-      <w:r w:rsidR="0085305B" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0085305B" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’avocat </w:t>
       </w:r>
-      <w:r w:rsidR="001C1D02" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001C1D02" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">et de frais juridiques </w:t>
       </w:r>
-      <w:r w:rsidR="0085305B" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="0085305B" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>raisonnables</w:t>
       </w:r>
-      <w:r w:rsidR="00E160FD" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00E160FD" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="652FE5E7" w14:textId="77777777" w:rsidR="00683DFD" w:rsidRPr="00AE4974" w:rsidRDefault="00683DFD" w:rsidP="00683DFD">
+    <w:p w14:paraId="652FE5E7" w14:textId="77777777" w:rsidR="00683DFD" w:rsidRPr="00086FED" w:rsidRDefault="00683DFD" w:rsidP="00683DFD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7993BA5D" w14:textId="75B0C6C9" w:rsidR="00683DFD" w:rsidRPr="00876E70" w:rsidRDefault="00683DFD" w:rsidP="00683DFD">
+    <w:p w14:paraId="7993BA5D" w14:textId="75B0C6C9" w:rsidR="00683DFD" w:rsidRPr="00086FED" w:rsidRDefault="00683DFD" w:rsidP="00683DFD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="003F48A9">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="003F48A9" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="006337E6" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006337E6" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Inc</w:t>
       </w:r>
-      <w:r w:rsidR="005A2184" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="005A2184" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">essibilité et </w:t>
       </w:r>
-      <w:r w:rsidR="006337E6" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006337E6" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>indivisibilité</w:t>
       </w:r>
-      <w:r w:rsidR="00B83777" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00B83777" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="005A2184" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="005A2184" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Le Client ne peut </w:t>
       </w:r>
-      <w:r w:rsidR="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00AE4974" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>céder cette</w:t>
       </w:r>
-      <w:r w:rsidR="005A2184" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="005A2184" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007F2CD0" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="007F2CD0" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="009D18C0" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="009D18C0" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>onvention</w:t>
       </w:r>
-      <w:r w:rsidR="005A2184" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="005A2184" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="006337E6" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006337E6" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Si toute clause de cette convention est ou devient nulle ou </w:t>
       </w:r>
-      <w:r w:rsidR="00106913" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00106913" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">inapplicable, </w:t>
       </w:r>
-      <w:r w:rsidR="005A2184" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="005A2184" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>toutes les autres clauses</w:t>
       </w:r>
-      <w:r w:rsidR="008725D3" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="008725D3" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> demeurent </w:t>
       </w:r>
-      <w:r w:rsidR="00106913" w:rsidRPr="00AE4974">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00106913" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>pleinement en vigueur.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33616DC2" w14:textId="77777777" w:rsidR="00683DFD" w:rsidRPr="00AE4974" w:rsidRDefault="00683DFD" w:rsidP="00683DFD">
+    <w:p w14:paraId="33616DC2" w14:textId="77777777" w:rsidR="00683DFD" w:rsidRPr="00086FED" w:rsidRDefault="00683DFD" w:rsidP="00683DFD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BBC7B93" w14:textId="442AD62A" w:rsidR="00683DFD" w:rsidRPr="00AE4974" w:rsidRDefault="009D18C0" w:rsidP="00683DFD">
+    <w:p w14:paraId="3BBC7B93" w14:textId="442AD62A" w:rsidR="00683DFD" w:rsidRPr="00086FED" w:rsidRDefault="009D18C0" w:rsidP="00683DFD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4974">
+      <w:r w:rsidRPr="00086FED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>POUR TOUTE QUESTION CONCERNANT CETTE CONVENTION</w:t>
       </w:r>
-      <w:r w:rsidR="00106913" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00106913" w:rsidRPr="00086FED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE4974">
+      <w:r w:rsidRPr="00086FED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>VEUILLEZ COMMUNIQUER AVEC</w:t>
       </w:r>
-      <w:r w:rsidR="00FF796C" w:rsidRPr="00AE4974">
+      <w:r w:rsidR="00FF796C" w:rsidRPr="00086FED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48DD96E9" w14:textId="160C5FD0" w:rsidR="00683DFD" w:rsidRPr="00FD284D" w:rsidRDefault="00683DFD" w:rsidP="00683DFD">
+    <w:p w14:paraId="48DD96E9" w14:textId="160C5FD0" w:rsidR="00683DFD" w:rsidRPr="00086FED" w:rsidRDefault="00683DFD" w:rsidP="00683DFD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD284D">
+      <w:r w:rsidRPr="00086FED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>ROYALTY ADMINISTRATION INTERNATIONAL</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD284D">
+      <w:r w:rsidRPr="00086FED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009D18C0" w:rsidRPr="00FD284D">
+      <w:r w:rsidR="009D18C0" w:rsidRPr="00086FED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>au</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD284D">
+      <w:r w:rsidRPr="00086FED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
-      <w:r w:rsidR="00106913" w:rsidRPr="00FD284D">
+      <w:r w:rsidR="00106913" w:rsidRPr="00086FED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD284D">
+      <w:r w:rsidRPr="00086FED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>800</w:t>
       </w:r>
-      <w:r w:rsidR="00106913" w:rsidRPr="00FD284D">
+      <w:r w:rsidR="00106913" w:rsidRPr="00086FED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD284D">
+      <w:r w:rsidRPr="00086FED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>472-4724</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77F340AF" w14:textId="77777777" w:rsidR="00683DFD" w:rsidRPr="00FD284D" w:rsidRDefault="00683DFD" w:rsidP="00683DFD">
+    <w:p w14:paraId="77F340AF" w14:textId="77777777" w:rsidR="00683DFD" w:rsidRPr="00086FED" w:rsidRDefault="00683DFD" w:rsidP="00683DFD">
       <w:pPr>
         <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77ADEC73" w14:textId="77777777" w:rsidR="00E77A86" w:rsidRPr="00FD284D" w:rsidRDefault="00E77A86" w:rsidP="00683DFD">
+    <w:p w14:paraId="77ADEC73" w14:textId="77777777" w:rsidR="00E77A86" w:rsidRPr="00086FED" w:rsidRDefault="00E77A86" w:rsidP="00683DFD">
       <w:pPr>
         <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6654F162" w14:textId="2C230130" w:rsidR="00E77A86" w:rsidRPr="00FD284D" w:rsidRDefault="00E4201F" w:rsidP="00683DFD">
+    <w:p w14:paraId="6654F162" w14:textId="4E598220" w:rsidR="00E77A86" w:rsidRPr="00086FED" w:rsidRDefault="00E4201F" w:rsidP="00683DFD">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD284D">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Version française 20</w:t>
       </w:r>
-      <w:r w:rsidR="0065585F" w:rsidRPr="00FD284D">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="0065585F" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00C256E4">
-[...5 lines deleted...]
-        <w:t>5-2026</w:t>
+      <w:r w:rsidR="00B3163F" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00C256E4" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3163F" w:rsidRPr="00086FED">
+        <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63BD354F" w14:textId="77777777" w:rsidR="005137DD" w:rsidRPr="00FD284D" w:rsidRDefault="005137DD" w:rsidP="00683DFD">
+    <w:p w14:paraId="63BD354F" w14:textId="77777777" w:rsidR="005137DD" w:rsidRPr="00086FED" w:rsidRDefault="005137DD" w:rsidP="00683DFD">
       <w:pPr>
         <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A7F34ED" w14:textId="4FC3ED60" w:rsidR="001E66E7" w:rsidRPr="00FD284D" w:rsidRDefault="001E66E7" w:rsidP="00683DFD">
+    <w:p w14:paraId="4A7F34ED" w14:textId="4FC3ED60" w:rsidR="001E66E7" w:rsidRPr="00086FED" w:rsidRDefault="001E66E7" w:rsidP="00683DFD">
       <w:pPr>
         <w:rPr>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="001E66E7" w:rsidRPr="00FD284D" w:rsidSect="00EC2D1A">
+    <w:sectPr w:rsidR="001E66E7" w:rsidRPr="00086FED" w:rsidSect="00086FED">
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
-      <w:pgMar w:top="864" w:right="1152" w:bottom="864" w:left="1152" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="245" w:right="1152" w:bottom="245" w:left="1152" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64A3C44A" w14:textId="77777777" w:rsidR="00255F4B" w:rsidRDefault="00255F4B" w:rsidP="00333F02">
+    <w:p w14:paraId="42868BAB" w14:textId="77777777" w:rsidR="00026C99" w:rsidRDefault="00026C99" w:rsidP="00333F02">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28F19CD0" w14:textId="77777777" w:rsidR="00255F4B" w:rsidRDefault="00255F4B" w:rsidP="00333F02">
+    <w:p w14:paraId="7113A1AD" w14:textId="77777777" w:rsidR="00026C99" w:rsidRDefault="00026C99" w:rsidP="00333F02">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="071412F6" w14:textId="77777777" w:rsidR="00255F4B" w:rsidRDefault="00255F4B" w:rsidP="00333F02">
+    <w:p w14:paraId="087E65B8" w14:textId="77777777" w:rsidR="00026C99" w:rsidRDefault="00026C99" w:rsidP="00333F02">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27834C28" w14:textId="77777777" w:rsidR="00255F4B" w:rsidRDefault="00255F4B" w:rsidP="00333F02">
+    <w:p w14:paraId="48CD6365" w14:textId="77777777" w:rsidR="00026C99" w:rsidRDefault="00026C99" w:rsidP="00333F02">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35997026"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2A8466A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -12827,118 +13273,119 @@
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00683DFD"/>
     <w:rsid w:val="0000032E"/>
     <w:rsid w:val="00003900"/>
     <w:rsid w:val="00005293"/>
     <w:rsid w:val="0002319D"/>
     <w:rsid w:val="00026762"/>
+    <w:rsid w:val="00026C99"/>
     <w:rsid w:val="0003282C"/>
     <w:rsid w:val="000623F7"/>
     <w:rsid w:val="000673F2"/>
     <w:rsid w:val="00070327"/>
     <w:rsid w:val="00084459"/>
     <w:rsid w:val="00084A10"/>
+    <w:rsid w:val="00086FED"/>
     <w:rsid w:val="000952B0"/>
     <w:rsid w:val="000A06D7"/>
     <w:rsid w:val="000B149E"/>
     <w:rsid w:val="000B1EA5"/>
     <w:rsid w:val="000B3F50"/>
     <w:rsid w:val="000B582E"/>
     <w:rsid w:val="000B5DFE"/>
     <w:rsid w:val="000C30AB"/>
     <w:rsid w:val="000C3479"/>
     <w:rsid w:val="000C5BD3"/>
     <w:rsid w:val="000D7FF7"/>
     <w:rsid w:val="000E1362"/>
     <w:rsid w:val="000F0730"/>
-    <w:rsid w:val="000F085F"/>
     <w:rsid w:val="000F217D"/>
     <w:rsid w:val="000F51FE"/>
     <w:rsid w:val="00105FC0"/>
     <w:rsid w:val="00106913"/>
     <w:rsid w:val="00106B92"/>
     <w:rsid w:val="00116E22"/>
     <w:rsid w:val="00117F57"/>
     <w:rsid w:val="00125D0F"/>
     <w:rsid w:val="00127BE8"/>
     <w:rsid w:val="001355E8"/>
     <w:rsid w:val="00137001"/>
     <w:rsid w:val="00142E72"/>
     <w:rsid w:val="00146702"/>
     <w:rsid w:val="00164FA3"/>
+    <w:rsid w:val="00182A74"/>
     <w:rsid w:val="00184CC7"/>
     <w:rsid w:val="00186B09"/>
     <w:rsid w:val="001927E9"/>
     <w:rsid w:val="00193392"/>
     <w:rsid w:val="001943E0"/>
     <w:rsid w:val="001B464A"/>
     <w:rsid w:val="001B78BA"/>
     <w:rsid w:val="001C108C"/>
     <w:rsid w:val="001C1D02"/>
     <w:rsid w:val="001C22E3"/>
     <w:rsid w:val="001C30DB"/>
     <w:rsid w:val="001C3F22"/>
     <w:rsid w:val="001D5794"/>
     <w:rsid w:val="001D6455"/>
     <w:rsid w:val="001E3389"/>
     <w:rsid w:val="001E44A6"/>
     <w:rsid w:val="001E4C22"/>
     <w:rsid w:val="001E66E7"/>
     <w:rsid w:val="001E7DCF"/>
     <w:rsid w:val="001F127D"/>
     <w:rsid w:val="001F6FA4"/>
     <w:rsid w:val="00200CC3"/>
     <w:rsid w:val="00201DBD"/>
     <w:rsid w:val="0020740B"/>
     <w:rsid w:val="0022373C"/>
     <w:rsid w:val="00224C6B"/>
     <w:rsid w:val="00230223"/>
     <w:rsid w:val="00230234"/>
     <w:rsid w:val="002333A7"/>
     <w:rsid w:val="00243FB4"/>
     <w:rsid w:val="00245933"/>
     <w:rsid w:val="002533EB"/>
     <w:rsid w:val="00254872"/>
-    <w:rsid w:val="00255F4B"/>
     <w:rsid w:val="00256115"/>
     <w:rsid w:val="00263A04"/>
     <w:rsid w:val="0027036D"/>
     <w:rsid w:val="00272F0B"/>
     <w:rsid w:val="002800F2"/>
     <w:rsid w:val="002828A4"/>
     <w:rsid w:val="002A4A7E"/>
     <w:rsid w:val="002A4E76"/>
     <w:rsid w:val="002C3F8B"/>
     <w:rsid w:val="002D0C78"/>
     <w:rsid w:val="002E4241"/>
     <w:rsid w:val="002F2354"/>
     <w:rsid w:val="002F7304"/>
     <w:rsid w:val="003053C0"/>
     <w:rsid w:val="003112D4"/>
     <w:rsid w:val="00314162"/>
     <w:rsid w:val="0032156A"/>
     <w:rsid w:val="00325ACA"/>
     <w:rsid w:val="00325F15"/>
     <w:rsid w:val="003306D7"/>
     <w:rsid w:val="00332D87"/>
     <w:rsid w:val="00333F02"/>
     <w:rsid w:val="00336653"/>
     <w:rsid w:val="003374C1"/>
     <w:rsid w:val="00343995"/>
@@ -12981,94 +13428,93 @@
     <w:rsid w:val="00462E75"/>
     <w:rsid w:val="0047287D"/>
     <w:rsid w:val="00473B19"/>
     <w:rsid w:val="00483AAB"/>
     <w:rsid w:val="00484DD7"/>
     <w:rsid w:val="004A2CAE"/>
     <w:rsid w:val="004A4CC0"/>
     <w:rsid w:val="004A6362"/>
     <w:rsid w:val="004B34DF"/>
     <w:rsid w:val="004D7AD4"/>
     <w:rsid w:val="004E1220"/>
     <w:rsid w:val="004E15FE"/>
     <w:rsid w:val="004E6087"/>
     <w:rsid w:val="00502A97"/>
     <w:rsid w:val="00502C14"/>
     <w:rsid w:val="005137DD"/>
     <w:rsid w:val="00535085"/>
     <w:rsid w:val="00553849"/>
     <w:rsid w:val="00557056"/>
     <w:rsid w:val="005756A3"/>
     <w:rsid w:val="00580DC9"/>
     <w:rsid w:val="00581172"/>
     <w:rsid w:val="00583775"/>
     <w:rsid w:val="00583D92"/>
     <w:rsid w:val="005A2184"/>
-    <w:rsid w:val="005A5938"/>
     <w:rsid w:val="005A7B91"/>
+    <w:rsid w:val="005B0771"/>
     <w:rsid w:val="005C0194"/>
     <w:rsid w:val="005D2EF8"/>
     <w:rsid w:val="005E7E1A"/>
     <w:rsid w:val="006008BD"/>
     <w:rsid w:val="00600AC7"/>
     <w:rsid w:val="0060216B"/>
     <w:rsid w:val="00602573"/>
     <w:rsid w:val="00602DB7"/>
     <w:rsid w:val="00606F0E"/>
     <w:rsid w:val="006275FA"/>
     <w:rsid w:val="006337E6"/>
     <w:rsid w:val="00634C78"/>
     <w:rsid w:val="00644737"/>
     <w:rsid w:val="0064715E"/>
     <w:rsid w:val="0065585F"/>
     <w:rsid w:val="00660006"/>
     <w:rsid w:val="0066579E"/>
     <w:rsid w:val="00675066"/>
     <w:rsid w:val="00681C0C"/>
     <w:rsid w:val="00682ED6"/>
     <w:rsid w:val="00683DFD"/>
     <w:rsid w:val="00686B49"/>
     <w:rsid w:val="006A5539"/>
     <w:rsid w:val="006A6A6C"/>
     <w:rsid w:val="006C15EF"/>
     <w:rsid w:val="006D07A7"/>
     <w:rsid w:val="006D0F5C"/>
     <w:rsid w:val="006D34FD"/>
     <w:rsid w:val="006E0220"/>
     <w:rsid w:val="006E0830"/>
     <w:rsid w:val="006E33CB"/>
     <w:rsid w:val="006E3D7B"/>
     <w:rsid w:val="0070691C"/>
     <w:rsid w:val="00707193"/>
     <w:rsid w:val="0071019F"/>
     <w:rsid w:val="00714FF2"/>
     <w:rsid w:val="007241E0"/>
     <w:rsid w:val="00724B90"/>
     <w:rsid w:val="007331E0"/>
     <w:rsid w:val="00734719"/>
     <w:rsid w:val="00737A23"/>
-    <w:rsid w:val="00742081"/>
     <w:rsid w:val="007450BA"/>
     <w:rsid w:val="0076190B"/>
     <w:rsid w:val="00772E49"/>
     <w:rsid w:val="00780C02"/>
     <w:rsid w:val="00796022"/>
     <w:rsid w:val="007A2F62"/>
     <w:rsid w:val="007A37B4"/>
     <w:rsid w:val="007B40D3"/>
     <w:rsid w:val="007B581D"/>
     <w:rsid w:val="007B7BAF"/>
     <w:rsid w:val="007C2E89"/>
     <w:rsid w:val="007C5230"/>
     <w:rsid w:val="007D3CEE"/>
     <w:rsid w:val="007D704C"/>
     <w:rsid w:val="007E18F1"/>
     <w:rsid w:val="007E66A1"/>
     <w:rsid w:val="007F2CD0"/>
     <w:rsid w:val="007F5539"/>
     <w:rsid w:val="008070A2"/>
     <w:rsid w:val="00810736"/>
     <w:rsid w:val="0081403D"/>
     <w:rsid w:val="008215C2"/>
     <w:rsid w:val="00826F5B"/>
     <w:rsid w:val="00830259"/>
     <w:rsid w:val="008326A4"/>
@@ -13079,156 +13525,158 @@
     <w:rsid w:val="008543EC"/>
     <w:rsid w:val="0085440B"/>
     <w:rsid w:val="00855384"/>
     <w:rsid w:val="00863421"/>
     <w:rsid w:val="00867198"/>
     <w:rsid w:val="0086793C"/>
     <w:rsid w:val="008725D3"/>
     <w:rsid w:val="00872AC2"/>
     <w:rsid w:val="00876E70"/>
     <w:rsid w:val="00887BC5"/>
     <w:rsid w:val="00891690"/>
     <w:rsid w:val="008A0208"/>
     <w:rsid w:val="008A2EDF"/>
     <w:rsid w:val="008C4AC3"/>
     <w:rsid w:val="008D39DA"/>
     <w:rsid w:val="008D4311"/>
     <w:rsid w:val="008D7D08"/>
     <w:rsid w:val="008E5942"/>
     <w:rsid w:val="008F1E07"/>
     <w:rsid w:val="00900E68"/>
     <w:rsid w:val="00904EA3"/>
     <w:rsid w:val="00915431"/>
     <w:rsid w:val="00917F78"/>
     <w:rsid w:val="00920647"/>
     <w:rsid w:val="009231FB"/>
+    <w:rsid w:val="009277A0"/>
     <w:rsid w:val="00934808"/>
     <w:rsid w:val="00935093"/>
     <w:rsid w:val="00940291"/>
     <w:rsid w:val="0094068A"/>
     <w:rsid w:val="009536A7"/>
     <w:rsid w:val="00957BAD"/>
     <w:rsid w:val="00957FC0"/>
     <w:rsid w:val="00971641"/>
     <w:rsid w:val="009935FB"/>
     <w:rsid w:val="009A13CE"/>
     <w:rsid w:val="009B1E46"/>
     <w:rsid w:val="009D18C0"/>
     <w:rsid w:val="009E2DB7"/>
     <w:rsid w:val="009E7933"/>
     <w:rsid w:val="009F27CB"/>
     <w:rsid w:val="00A0153D"/>
     <w:rsid w:val="00A06966"/>
     <w:rsid w:val="00A074FB"/>
     <w:rsid w:val="00A12210"/>
     <w:rsid w:val="00A20218"/>
     <w:rsid w:val="00A22E42"/>
+    <w:rsid w:val="00A24363"/>
     <w:rsid w:val="00A30A76"/>
     <w:rsid w:val="00A30AAA"/>
     <w:rsid w:val="00A3684A"/>
     <w:rsid w:val="00A402F7"/>
+    <w:rsid w:val="00A40CE7"/>
     <w:rsid w:val="00A478FC"/>
     <w:rsid w:val="00A55D9D"/>
     <w:rsid w:val="00A57904"/>
     <w:rsid w:val="00A57FF6"/>
     <w:rsid w:val="00A648B3"/>
     <w:rsid w:val="00A72414"/>
     <w:rsid w:val="00A8643B"/>
     <w:rsid w:val="00A86A8C"/>
     <w:rsid w:val="00AA2564"/>
     <w:rsid w:val="00AB59E8"/>
     <w:rsid w:val="00AC4377"/>
     <w:rsid w:val="00AC6B9F"/>
     <w:rsid w:val="00AE3C2F"/>
     <w:rsid w:val="00AE4974"/>
     <w:rsid w:val="00AF642A"/>
     <w:rsid w:val="00AF6DB8"/>
     <w:rsid w:val="00B0176A"/>
     <w:rsid w:val="00B02A19"/>
     <w:rsid w:val="00B10900"/>
     <w:rsid w:val="00B24FAD"/>
     <w:rsid w:val="00B25FC5"/>
     <w:rsid w:val="00B26A55"/>
+    <w:rsid w:val="00B3163F"/>
     <w:rsid w:val="00B55822"/>
     <w:rsid w:val="00B62FD4"/>
     <w:rsid w:val="00B67B17"/>
     <w:rsid w:val="00B67C70"/>
     <w:rsid w:val="00B72C96"/>
     <w:rsid w:val="00B8334D"/>
     <w:rsid w:val="00B83777"/>
     <w:rsid w:val="00B97015"/>
     <w:rsid w:val="00B97C32"/>
     <w:rsid w:val="00BA1E17"/>
-    <w:rsid w:val="00BA2613"/>
-    <w:rsid w:val="00BA6121"/>
     <w:rsid w:val="00BB04F3"/>
     <w:rsid w:val="00BB1D92"/>
     <w:rsid w:val="00BB3281"/>
     <w:rsid w:val="00BB666C"/>
     <w:rsid w:val="00BC38F8"/>
     <w:rsid w:val="00BC41E4"/>
     <w:rsid w:val="00BD2FAF"/>
     <w:rsid w:val="00BD54C4"/>
     <w:rsid w:val="00BE14D1"/>
     <w:rsid w:val="00BF2D54"/>
     <w:rsid w:val="00C00C89"/>
     <w:rsid w:val="00C0144D"/>
     <w:rsid w:val="00C02D97"/>
     <w:rsid w:val="00C04837"/>
     <w:rsid w:val="00C2371C"/>
     <w:rsid w:val="00C256E4"/>
     <w:rsid w:val="00C27915"/>
     <w:rsid w:val="00C4090C"/>
     <w:rsid w:val="00C52679"/>
     <w:rsid w:val="00C556BD"/>
     <w:rsid w:val="00C85648"/>
     <w:rsid w:val="00C8566F"/>
-    <w:rsid w:val="00C90887"/>
     <w:rsid w:val="00C96E8F"/>
     <w:rsid w:val="00CA0591"/>
     <w:rsid w:val="00CA25A0"/>
     <w:rsid w:val="00CA28FF"/>
     <w:rsid w:val="00CA4A87"/>
     <w:rsid w:val="00CB022D"/>
     <w:rsid w:val="00CB25BC"/>
     <w:rsid w:val="00CB2EFD"/>
     <w:rsid w:val="00CB7409"/>
     <w:rsid w:val="00CC4E6E"/>
     <w:rsid w:val="00CC5041"/>
     <w:rsid w:val="00CC75DA"/>
     <w:rsid w:val="00CF428D"/>
     <w:rsid w:val="00D023F0"/>
     <w:rsid w:val="00D04DE4"/>
     <w:rsid w:val="00D1093F"/>
     <w:rsid w:val="00D118C3"/>
     <w:rsid w:val="00D1429F"/>
     <w:rsid w:val="00D21E4A"/>
     <w:rsid w:val="00D273A4"/>
     <w:rsid w:val="00D352CA"/>
     <w:rsid w:val="00D35AEE"/>
     <w:rsid w:val="00D41239"/>
     <w:rsid w:val="00D443DE"/>
+    <w:rsid w:val="00D45D7B"/>
     <w:rsid w:val="00D553AA"/>
     <w:rsid w:val="00D664D4"/>
     <w:rsid w:val="00D66846"/>
     <w:rsid w:val="00D70914"/>
     <w:rsid w:val="00D81715"/>
     <w:rsid w:val="00D82D98"/>
     <w:rsid w:val="00D837BB"/>
     <w:rsid w:val="00D91D7E"/>
     <w:rsid w:val="00D924CA"/>
     <w:rsid w:val="00D9274D"/>
     <w:rsid w:val="00DD1721"/>
     <w:rsid w:val="00DE0679"/>
     <w:rsid w:val="00DE5715"/>
     <w:rsid w:val="00E005CA"/>
     <w:rsid w:val="00E01D45"/>
     <w:rsid w:val="00E020EB"/>
     <w:rsid w:val="00E075B1"/>
     <w:rsid w:val="00E11792"/>
     <w:rsid w:val="00E160FD"/>
     <w:rsid w:val="00E2496C"/>
     <w:rsid w:val="00E25DB5"/>
     <w:rsid w:val="00E336A5"/>
     <w:rsid w:val="00E33A04"/>
     <w:rsid w:val="00E40894"/>
     <w:rsid w:val="00E4197A"/>
@@ -14437,89 +14885,101 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="f37f7e17-9198-4c5c-9fb6-139a42591593" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1f864810-76c3-4ee1-ad43-b65112515e10">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1f864810-76c3-4ee1-ad43-b65112515e10" xmlns:ns3="f37f7e17-9198-4c5c-9fb6-139a42591593" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5459030a2b50b8478df01cb012df443e" ns2:_="" ns3:_="">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004E89292E0FC9234CB69804FC69151D87" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0001346c6209b1e8579fabcfa3cd7fa6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1f864810-76c3-4ee1-ad43-b65112515e10" xmlns:ns3="f37f7e17-9198-4c5c-9fb6-139a42591593" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ecb56ee2be5615ec82c035cd692476d7" ns2:_="" ns3:_="">
     <xsd:import namespace="1f864810-76c3-4ee1-ad43-b65112515e10"/>
     <xsd:import namespace="f37f7e17-9198-4c5c-9fb6-139a42591593"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1f864810-76c3-4ee1-ad43-b65112515e10" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="10" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
@@ -14553,50 +15013,55 @@
     <xsd:element name="MediaServiceKeyPoints" ma:index="16" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="cadcc718-5528-4d79-aa51-6c3faab0e423" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="25" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f37f7e17-9198-4c5c-9fb6-139a42591593" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -14698,130 +15163,134 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5279672-F7E7-BF4F-9073-B3D05E8AC0A6}">
-[...19 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB17F320-2C31-4978-8293-00DC31A0568B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19EF0C7D-4570-41F2-A379-DA32F48D97C4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="f37f7e17-9198-4c5c-9fb6-139a42591593"/>
     <ds:schemaRef ds:uri="1f864810-76c3-4ee1-ad43-b65112515e10"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5279672-F7E7-BF4F-9073-B3D05E8AC0A6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46309B83-DE61-4C8E-9F31-20F021839438}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2BA6F6CC-98F2-4D03-BE90-DD34E89B2362}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="1f864810-76c3-4ee1-ad43-b65112515e10"/>
+    <ds:schemaRef ds:uri="f37f7e17-9198-4c5c-9fb6-139a42591593"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>15486</Characters>
+  <Pages>2</Pages>
+  <Words>2850</Words>
+  <Characters>15467</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>217</Lines>
+  <Lines>175</Lines>
   <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>CONVENTION DE CLIENT-PROPAGATEUR PROVEN WINNERS</vt:lpstr>
       <vt:lpstr>CONVENTION DE CLIENT-PROPAGATEUR PROVEN WINNERS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18328</CharactersWithSpaces>
+  <CharactersWithSpaces>18306</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>CONVENTION DE CLIENT-PROPAGATEUR PROVEN WINNERS</dc:title>
   <dc:subject/>
   <dc:creator>client</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">